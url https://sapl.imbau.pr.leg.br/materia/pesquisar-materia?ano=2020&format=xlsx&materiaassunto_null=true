--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -10,476 +10,341 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="98">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Maristela Pelissaro</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/23/001_mocao__servidores_saude.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/23/001_mocao__servidores_saude.pdf</t>
   </si>
   <si>
     <t>Moção 01/2020</t>
   </si>
   <si>
-    <t>47</t>
-[...14 lines deleted...]
-    <t>41</t>
+    <t>189</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/189/pl_01-2020.pdf</t>
+  </si>
+  <si>
+    <t>Obriga a instalação de equipamento eliminador de ar na tubulação do sistema de distribuição de água potável, na forma que especifica.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Luiz Carlos Vieira Prestes, Maristela Pelissaro</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/190/pl_02-2020.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação da atividade de comércio ou prestação de serviços ambulantes nas vias e logradouros públicos do Município de Imbaú – Paraná</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>Lauir de Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/191/pl_03-2020.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº. 518 DE 31 DE MARÇO DE 2015, QUE “DISPÕE ACERCA DA POLÍTICA MUNICIPAL DE ATENDIMENTO DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE E DÁ OUTRAS PROVIDENCIAS” PARA CONCEDER REAJUSTE DO SUBSÍDIO MENSAL AOS CONSELHEIROS TUTELARES.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/192/pl_04-2020.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS EQUIPARADOS A AGENTES POLÍTICOS NO ÂMBITO DO MUNICÍPIO DE IMBAÚ PARA O PERÍODO COMPREENDIDO PELA LEGISLATURA DE 2021 A 2024, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/193/pl_05-2020.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A FIXAÇÃO DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE IMBAÚ PARA O PERÍODO COMPREENDIDO PELA LEGISLATURA DE 2021 A 2024, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/194/pl_07-2020.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE IMBAÚ PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/195/pl_08-2020.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a integralidade do artigo 3º da Lei nº 644/2020.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/196/pl_09-2020.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O NOVO PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE IMBAÚ – REFIS/2020, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/197/pl_10-2020.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº. 010/2017, QUE INSTITUI O NOVO CÓDIGO TRIBUTÁRIO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>198</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/41/011_revisao_anual_de_vencimentos_-_sindi.pdf</t>
-[...236 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/198/pl_11-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/198/pl_11-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A FÓRMULA DO §3º, DO ARTIGO 9º, DA LEI COMPLEMENTAR Nº. 011/2017, QUE DISPÕE SOBRE A PLANTA DE VALORES GENÉRICOS - PVG</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/199/pl_12-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/199/pl_12-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DE VENCIMENTOS E SALÁRIOS DOS SERVIDORES MUNICIPAIS EFETIVOS E TEMPORÁRIOS, ALTERA OS ANEXOS II E III DA LEI MUNICIPAL Nº. 140/2005 E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/200/pl_13-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/200/pl_13-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FUNCIONAMENTO DE FEIRAS ITINERANTES NO MUNICÍPIO DE IMBAÚ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/201/pl_14-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/201/pl_14-2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL, AO ORÇAMENTO DO EXERCÍCIO 2020 E DAS OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/202/pl_15-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/202/pl_15-2020.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E RENDA E O RESPECTIVO FUNDO MUNICIPAL DO TRABALHO DO MUNICÍPIO DE IMBAÚ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/203/pl_16-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/203/pl_16-2020.pdf</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI DO EXECUTIVO N° 016/2020</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/204/pl_17-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/204/pl_17-2020.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 261A E PARAGRAFO ÚNICO À LEI COMPLEMENTAR Nº. 010/2017, QUE INSTITUI O NOVO CÓDIGO TRIBUTÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/205/pl_19-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/205/pl_19-2020.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O RECEBIMENTO DE DOAÇÕES DE BENS MÓVEIS E DE SERVIÇOS, SEM ÔNUS OU ENCARGOS, DE PESSOAS FÍSICAS OU JURÍDICAS DE DIREITO PRIVADO AOS ÓRGÃOS E ENTIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/207/pl_19-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/207/pl_19-2020.pdf</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/208/pl_20-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/208/pl_20-2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTA/KIT NATALINA, NO DECORRER DO MÊS DE DEZEMBRO DE 2020, AOS SERVIDORES ATIVOS DA PREFEITURA MUNICIPAL DE IMBAÚ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/209/pl_21-2020.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/209/pl_21-2020.pdf</t>
   </si>
   <si>
     <t>RECONHECE NO ÂMBITO DO MUNICÍPIO DE IMBAÚ, A VISÃO MONOCULAR COMO DEFICIÊNCIA SENSORIAL DO TIPO VISUAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -786,68 +651,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/23/001_mocao__servidores_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/47/of_001_reassumir_cargo_presidencia.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/41/011_revisao_anual_de_vencimentos_-_sindi.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/48/of_027_-_gp_uso_tribuna.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/42/032__sanepar.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/43/035_prest_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/44/065_solicita_contolar_interno.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/45/069_orc_cmi_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/49/of_070_lider_do_gov._municipal.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/50/of_071-2020_smas_ind_026_esmael.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/46/074_extencao_agua_sanepar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/51/of_075_resp_of_050-2020_e_ind_031.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/189/pl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/190/pl_02-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/191/pl_03-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/192/pl_04-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/193/pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/194/pl_07-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/195/pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/196/pl_09-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/197/pl_10-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/198/pl_11-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/199/pl_12-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/200/pl_13-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/201/pl_14-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/202/pl_15-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/203/pl_16-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/204/pl_17-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/205/pl_19-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/207/pl_19-2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/208/pl_20-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/209/pl_21-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/23/001_mocao__servidores_saude.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/189/pl_01-2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/190/pl_02-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/191/pl_03-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/192/pl_04-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/193/pl_05-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/194/pl_07-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/195/pl_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/196/pl_09-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/197/pl_10-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/198/pl_11-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/199/pl_12-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/200/pl_13-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/201/pl_14-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/202/pl_15-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/203/pl_16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/204/pl_17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/205/pl_19-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/207/pl_19-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/208/pl_20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2020/209/pl_21-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="40.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="110.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -875,856 +740,577 @@
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
+      <c r="F5" t="s">
+        <v>28</v>
+      </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
       <c r="G7" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
+      <c r="F11" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
+      <c r="F13" t="s">
+        <v>28</v>
+      </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H14" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>80</v>
+      </c>
+      <c r="D18" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>28</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>82</v>
-      </c>
-[...13 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>86</v>
-      </c>
-[...13 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
         <v>93</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
         <v>97</v>
-      </c>
-[...305 lines deleted...]
-        <v>142</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
-    <hyperlink ref="G23" r:id="rId22"/>
-[...9 lines deleted...]
-    <hyperlink ref="G33" r:id="rId32"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>