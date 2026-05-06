--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -45,333 +45,333 @@
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>PL</t>
-[...8 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_001-2022_-_salario_do_magisterio.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Dayane Sovinski</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_001-2022_-_salario_do_magisterio.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI MUNICIPAL 407/2011 E DAS OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_002-2022_-_cessao_de_servidores.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_002-2022_-_cessao_de_servidores.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO PARA A CESSÃO DE SERVIDOR PÚBLICO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_003-2022_-_teste_de_cores_ishihara.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_003-2022_-_teste_de_cores_ishihara.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICIPIO DE IMBAÚ A SEMANA MUNICIPAL DO ‘TESTE DE CORES ISHIHARA’, VISANDO O DIAGNÓSTICO DO DALTONISMO NOS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_004-2022_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_004-2022_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER À ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL E UM CRÉDITO SUPLEMENTAR, AO ORÇAMENTO DO EXERCÍCIO 2022 E DAS OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Rosivaldo Machado</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_n.o005-2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_n.o005-2022.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE COMBATE E ERRADICAÇÃO DA POBREZA MENSTRUAL E O PROGRAMA DE FORNECIMENTO GRATUITO DE ABSORVENTE ÍNTIMO HIGIÊNICO ÀS MULHERES DE BAIXA RENDA OU EM VULNERABILIDADE SOCIAL RESIDENTES NO MUNICÍPIO DE IMBAÚ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_006-2022_-_receber_doacao_de_terreno.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_006-2022_-_receber_doacao_de_terreno.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O RECEBIMENTO DE IMÓVEL EM DOAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>PR</t>
-[...2 lines deleted...]
-    <t>Projeto de Resolução</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução do Legislativo</t>
   </si>
   <si>
     <t>Cassemiro Pinto Martins Junior</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/26/proj_res_001.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/26/proj_res_001.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 9°, DA RESOLUÇÃO Nº. 001/2018, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE IMBAÚ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_resolucao_numero_004_2022_-_c.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_resolucao_numero_004_2022_-_c.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR COMO ESPECIFICA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Alex Sandro de  Oliveira, Amoz Bezerra, Cassemiro Pinto Martins Junior, Diego Pinto Rodrigues, Manoel Eurides Gonçalves, Maria Rosely Antunes Betim, Renilda Aparecida Betim Teixeira, Rosivaldo Machado, Vantuil Borges de Avila</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_resolucao_-_regimento_interno.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_resolucao_-_regimento_interno.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO 7º, DO ARTIGO 46, DA RESOLUÇÃO Nº. 001/2018, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE IMBAÚ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/108/requerimento_fundeb_22022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/108/requerimento_fundeb_22022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2022</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_-_obras.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_-_obras.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2022</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/104/005-2022_-_correcao_do_nome_das_ruas_do_municipio.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/104/005-2022_-_correcao_do_nome_das_ruas_do_municipio.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2022</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/105/requerimento__-_copel_-_copia.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/105/requerimento__-_copel_-_copia.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 06/2022</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_-_emenda_impositiva.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2022</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>DLIC</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/912/dispensa_de_licitacao_001_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/912/dispensa_de_licitacao_001_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS, INCLUINDO FORNECIMENTO DE MATERIAIS E MÃO DE OBRA, PARA EXECUÇÃO DOS SEGUINTES ITENS: PINTURA DE MURO COM ÁREA DE 266,02 M² UTILIZANDO TINTA LÁTEX, COM APLICAÇÃO DE ATÉ TRÊS DEMÃOS; LIMPEZA DE CALÇADAS (CAPINA E RASTELAGEM); PINTURA DE CALÇADAS COM TINTA APROPRIADA PARA DEMARCAÇÃO, EM ÁREA DE 70,10 M²; REVISÃO ELÉTRICA DOS BANHEIROS EXTERNO E INTERNO, E DA SALA DE REUNIÃO; REVISÃO DA FIAÇÃO DESDE O PADRÃO ATÉ O QUADRO DE DISTRIBUIÇÃO; REVISÃO DAS INSTALAÇÕES HIDROSSANITÁRIAS DOS BANHEIROS INTERNO E EXTERNO DA SEDE DA CÂMARA MUNICIPAL DE IMBAÚ, ESTADO DO PARANÁ, CONFORME O ARTIGO 24, INCISO II, DA LEI Nº 8.666/93.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/913/dispensa_de_licitacao_002_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/913/dispensa_de_licitacao_002_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE FORNECEDORA DE 2.500 (DOIS MIL E QUINHENTOS) LITROS DE GASOLINA PARA O ÚNICO VEÍCULO DA CÂMARA MUNICIPAL, NOS TERMOS DO ART. 24, INCISO II, DA LEI Nº 8.666/93, DESTINADA À CÂMARA MUNICIPAL DE IMBAÚ – VIABILIDADE.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/914/dispensa_de_licitacao_005_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/914/dispensa_de_licitacao_005_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA FORNECEDORA DE PRODUTOS DE COPA, COZINHA, LIMPEZA, HIGIENE E PRODUTOS DO GÊNERO ALIMENTÍCIO, NOS TERMOS DO ART. 24 DA LEI 8.666/93 PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/915/dispensa_de_licitacao_009_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/915/dispensa_de_licitacao_009_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CRIAÇÃO E MANUTENÇÃO DO SITE INSTITUCIONAL PARA A CÂMARA MUNIIPAL DE IMBAÚ, VISANDO ATENDER A LEGISLAÇÃO, NOS TERMOS DO ART. 24 DA LEI 8.666/93.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t>Contratos</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/916/contrato_001_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/916/contrato_001_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA, NOS TERMOS DO ART. 24, INCISO II, DA LEI FEDERAL Nº 8.666/1993, DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE MANUTENÇÃO E REVITALIZAÇÃO DA SEDE DA CÂMARA MUNICIPAL DE IMBAÚ – PR, COMPREENDENDO FORNECIMENTO DE MATERIAL E MÃO DE OBRA PARA PINTURA DE MURO EXTERNO COM TINTA LÁTEX, ATÉ TRÊS DEMÃOS, EM ÁREA TOTAL DE 266,02 M², LIMPEZA DE CALÇADAS MEDIANTE CAPINA E RASTELAGEM, PINTURA DE CALÇADAS COM TINTA APROPRIADA PARA DEMARCAÇÃO, TOTALIZANDO 70,10 M², REVISÃO DAS INSTALAÇÕES ELÉTRICAS DO BANHEIRO EXTERNO, BANHEIRO INTERNO E SALA DE REUNIÃO, VERIFICAÇÃO E ADEQUAÇÃO DA FIAÇÃO DO PADRÃO ATÉ O QUADRO DE DISTRIBUIÇÃO, E REVISÃO DAS INSTALAÇÕES HIDROSSANITÁRIAS DOS BANHEIROS INTERNO E EXTERNO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/917/contrato_002_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/917/contrato_002_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATO QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE IMBAÚ, ESTADO DO PARANÁ, E A EMPRESA COSTA BISCAIA &amp; CIA LTDA, PARA FORNECIMENTO DE COMBUSTÍVEIS DESTINADOS AO ABASTECIMENTO DO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/918/contrato_003_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/918/contrato_003_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO VIA DIRETA DE EMPRESA FORNECEDORA DE EQUIPAMENTOS DE INFORMÁTICA PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/919/contrato_004_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/919/contrato_004_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE FORNECIMENTO DE PROUTOS DE COPA, COZINHA, LIMPEZA, HIGIENE E PROUTOS DO GÊNERO ALIMENTÍCIO, QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA DIRLEI VALÉRIO IANZ.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/920/contrato_007_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/920/contrato_007_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE FORNECIMENTO DE MATERIAIS DE EXPEDIENTE, QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA ELIANE APARECIDA DE OLIVEIRA MENDES BATISTA.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/921/contrato_009_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/921/contrato_009_de_2022.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA CRIAÇÃO E MANUTENÇÃO DO SITE INSTITUCIONAL DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/922/contrato_010_de_2022.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/922/contrato_010_de_2022.pdf</t>
   </si>
   <si>
     <t>TERMO DE CONTRATO DE PRESTAÇÃO DE SERVIÇOS CELEBRADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA FRACTA ENGENHARIA - ME.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -678,68 +678,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_001-2022_-_salario_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_002-2022_-_cessao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_003-2022_-_teste_de_cores_ishihara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_004-2022_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_n.o005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_006-2022_-_receber_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/26/proj_res_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_resolucao_numero_004_2022_-_c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_resolucao_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/108/requerimento_fundeb_22022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_-_obras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/104/005-2022_-_correcao_do_nome_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/105/requerimento__-_copel_-_copia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/912/dispensa_de_licitacao_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/913/dispensa_de_licitacao_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/914/dispensa_de_licitacao_005_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/915/dispensa_de_licitacao_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/916/contrato_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/917/contrato_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/918/contrato_003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/919/contrato_004_de_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/920/contrato_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/921/contrato_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/922/contrato_010_de_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/139/projeto_de_lei_001-2022_-_salario_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/140/projeto_de_lei_002-2022_-_cessao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/97/projeto_de_lei_003-2022_-_teste_de_cores_ishihara.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/141/projeto_de_lei_004-2022_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/187/projeto_de_lei_n.o005-2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/142/projeto_de_lei_006-2022_-_receber_doacao_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/26/proj_res_001.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/27/projeto_de_resolucao_numero_004_2022_-_c.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/99/projeto_de_resolucao_-_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/108/requerimento_fundeb_22022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_-_obras.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/104/005-2022_-_correcao_do_nome_das_ruas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/105/requerimento__-_copel_-_copia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/912/dispensa_de_licitacao_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/913/dispensa_de_licitacao_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/914/dispensa_de_licitacao_005_de_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/915/dispensa_de_licitacao_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/916/contrato_001_de_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/917/contrato_002_de_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/918/contrato_003_de_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/919/contrato_004_de_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/920/contrato_007_de_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/921/contrato_009_de_2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2022/922/contrato_010_de_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="204.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>