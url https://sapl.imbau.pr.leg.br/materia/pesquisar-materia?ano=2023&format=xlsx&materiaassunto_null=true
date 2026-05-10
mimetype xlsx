--- v0 (2025-12-07)
+++ v1 (2026-05-10)
@@ -10,2295 +10,1962 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1689" uniqueCount="748">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1385" uniqueCount="637">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renilda Aparecida Betim Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/480/ind_001_reforma_na_ponte_da_charqueada_dos_betins.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/480/ind_001_reforma_na_ponte_da_charqueada_dos_betins.pdf</t>
   </si>
   <si>
     <t>SUMULA: "REFORMA URGENTE NA PONTE DA CHARQUEADA DOS BEINS E MANUTENÇÃO EM TODAS AS PONTES DO MUNICIPIO".</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Rosivaldo Machado</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/481/ind_002_redutor_de_velocidade_na_rua_elisio_de_oliveira_barreto.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/481/ind_002_redutor_de_velocidade_na_rua_elisio_de_oliveira_barreto.pdf</t>
   </si>
   <si>
     <t>SUMULA: "REDUTOR DE VELOCIDADE NA RUA ELISIO DE OLIVEIRA BARRETO, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/482/ind_003_troca_de_lampadas_vila_nicolau.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/482/ind_003_troca_de_lampadas_vila_nicolau.pdf</t>
   </si>
   <si>
     <t>"TROCA DE LAMPADAS INCANDECENTES CONVENCIONAIS POR ILUMINAÇÃO DE LED EM TODO O BAIRRO DA VILA NICOLAU".</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/483/ind_004_troca_de_lampadas_rua_gumercindo_vila_oliveira.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/483/ind_004_troca_de_lampadas_rua_gumercindo_vila_oliveira.pdf</t>
   </si>
   <si>
     <t>"TROCAR LAMPADAS INCANDECENTES CONVENCIONAIS POR ILUNINAÇÃO DE LED, NA RUA GUMERCINDO ALVES LIMA, BAIRRO VILA OLIVEIRA".</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Vantuil Borges de Avila</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/484/ind_005_deslocamento_de_rede_eletrica_na_av._brasil_charq._de_baixo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/484/ind_005_deslocamento_de_rede_eletrica_na_av._brasil_charq._de_baixo.pdf</t>
   </si>
   <si>
     <t>"DESLOCAMENTO DE REDE ELETRICA NA AVENIDA BRASIL, BAIRRO CHARQUEADA DE BAIXO".</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/485/ind_006_instalacao_de_bebedouro_na_clinica_da_mulher.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/485/ind_006_instalacao_de_bebedouro_na_clinica_da_mulher.pdf</t>
   </si>
   <si>
     <t>"INSTALAR UM BEBEDOURO NA CLINIDA DA MULHER".</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Diego Pinto Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/486/ind_007_reforma_na_calcada_proxima_da_passarela_e_cartorio.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/486/ind_007_reforma_na_calcada_proxima_da_passarela_e_cartorio.pdf</t>
   </si>
   <si>
     <t>"REFORMA DA CALÇADA NAS PROXIMIDADES ENTRE A PASSARELA E CARTÓRIO".</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/487/ind_009_manilhamento_rua_gralha_azul_bairro_sao_cristovao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/487/ind_009_manilhamento_rua_gralha_azul_bairro_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO NA RUA GRALHA AZUL, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Alex Sandro de  Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/488/ind_010_tampas_de_bueiros__rua_hamilton_pinto_martins_bairro_oliveira_rua_clodoaldo_carneiro_bairro_imbauzinho_rua_maracana_bairro_sao_cristovao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/488/ind_010_tampas_de_bueiros__rua_hamilton_pinto_martins_bairro_oliveira_rua_clodoaldo_carneiro_bairro_imbauzinho_rua_maracana_bairro_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>"TAMPAS DE BUEIROS NAS SEGUINTES RUAS, HAMILTON PINTO MARTINS BAIRRO OLIVEIRA, RUA CLODOALDO CARNEIRO BAIRRO IMBAUZINHO, RUA MARACANA BAIRRO SÃO CRISTÓVÃO, TODOS EM CARATER DE EXTREMA URGENCIA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Amoz Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/489/ind_011redutor_de_lombada_rua_aparicio_de_lima.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/489/ind_011redutor_de_lombada_rua_aparicio_de_lima.pdf</t>
   </si>
   <si>
     <t>"COLOCAR REDUTOR DE VELOCIDADE, NA RUA APARICIO ALVES LIMA, VILA JANGADA".</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/490/ind_012_construcao_de_bueiro_faxinal_sao_pedro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/490/ind_012_construcao_de_bueiro_faxinal_sao_pedro.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE BUEIRO NO INICIO DA ESTRADA DO FAXINAL DE SÃO PEDRO".</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/491/ind_013_construcao_de_um_portal_com_portico_luminarios_charqueada_de_baixo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/491/ind_013_construcao_de_um_portal_com_portico_luminarios_charqueada_de_baixo.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE UM PORTAL COM PORTICOS LUMINARES NO BAIRRO CHARQUEADA DE BAIXO".</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/492/ind_014_lombadas_na_rua_tocantis_bairro_conj._primavera.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/492/ind_014_lombadas_na_rua_tocantis_bairro_conj._primavera.pdf</t>
   </si>
   <si>
     <t>"REDUTORES DE VELOCIDADES NA RUA TOCANTIS, CONJUNTO PRIMAVERA".</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/493/ind_015_lombadas_na_rua_rio_tiete_bairro_bela_vista.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/493/ind_015_lombadas_na_rua_rio_tiete_bairro_bela_vista.pdf</t>
   </si>
   <si>
     <t>"REDUTORES DE VELOCIDADES NA RUA RIO TIETÊ, BAIRRO BELA VISTA".</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/494/ind_016_colocacao_de_prefixos_identificadores_em_todos_os_veiculos_da_frota_do_municipio.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/494/ind_016_colocacao_de_prefixos_identificadores_em_todos_os_veiculos_da_frota_do_municipio.pdf</t>
   </si>
   <si>
     <t>"COLOCAÇÃO DE PREFIXOS IDENTIFICADORES EM TODOS OS VEICULOS DA FROTA DO MUNICIPIO".</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/495/ind_017_restauracao_de_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/495/ind_017_restauracao_de_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>"RESTAURAÇÃO DAS FAIXAS DE PEDESTRES".</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/496/ind_018_reforma_de_bueiros_na_avenida_brasil_charqueada_de_baixo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/496/ind_018_reforma_de_bueiros_na_avenida_brasil_charqueada_de_baixo.pdf</t>
   </si>
   <si>
     <t>"REFORMA DE DOIS BUEIROS NA AVENIDA BRASIL, BAIRRO CHARQUEADA DE BAIXO".</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/497/ind_019_lombada_serra_do_facao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/497/ind_019_lombada_serra_do_facao.pdf</t>
   </si>
   <si>
     <t>"REDUTOR DE VELOCIDADE NA SERRA DO FACÃO NAS PROXIMIDADES DA IGREJA E DA PONTE".</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/498/ind_020_patrolamento_rua_jose_mario_sobrinho.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/498/ind_020_patrolamento_rua_jose_mario_sobrinho.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO E PASSAR O ROLO NA RUA JPSE MARIO SOBRINHO".</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/499/ind_021_instalar_monitoramentoe_inclusao_de_inspetor_na_rede_municipal_de_ensino.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/499/ind_021_instalar_monitoramentoe_inclusao_de_inspetor_na_rede_municipal_de_ensino.pdf</t>
   </si>
   <si>
     <t>"INSTALAR CAMERAS E A INCLUSÃO DE4 PROFISSIONAIS COM CARGOS DFER INSPETOR DE ALUNOS NA REDE MUNICIPAL DE ENSINO".</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Maria Rosely Antunes Betim</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/500/ind_022_redutor_de_velocidade_na_avenida_ivo_jangada_em_frente_ao_colegio_tancredo_neves.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/500/ind_022_redutor_de_velocidade_na_avenida_ivo_jangada_em_frente_ao_colegio_tancredo_neves.pdf</t>
   </si>
   <si>
     <t>"COLOCAR PLACAS DE SINALIZAÇÃO, FAIXA DE PEDESTRE E UM REDUTOR DE VELOCIDADE NA AVENIDA IVO JANGADA EM FRENTE AO COLÉGIO ESTADUAL TANCREDO NEVES".</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/501/ind_023_limpeza_completa_ao_lado_da_escola_municipal_joao_rodrigues_dos_santos_charq.baixo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/501/ind_023_limpeza_completa_ao_lado_da_escola_municipal_joao_rodrigues_dos_santos_charq.baixo.pdf</t>
   </si>
   <si>
     <t>"LIMPEZA COMPLETA DO TERRENO AO LADO DA ESCOLA MUNICIPAL JOÃO RODRIGUES DOS SANTOS, BAIRRO CHARQUEADA DE BAIXO".</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/502/ind_024_manilhamento_e_cascalhamento_na_estrada_dos_gracia_juca_pedro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/502/ind_024_manilhamento_e_cascalhamento_na_estrada_dos_gracia_juca_pedro.pdf</t>
   </si>
   <si>
     <t>"PROVIDENCIAR MANILHAMENTO E CASCALHAMENTO NA ESTRADA DOS GARCIA, CAMPINA DO JUCA PEDRO".</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/503/ind_025_manutencao_bueiro_br_376_e_semei_paraiso.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/503/ind_025_manutencao_bueiro_br_376_e_semei_paraiso.pdf</t>
   </si>
   <si>
     <t>"PROVIDENCIAR MANUTENÇÃO DO BUEIRO E TAMPA, BR 376 E SEMEI PARQAISO DOS ANJOS".</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/504/ind_026_reforma_calcada_rua_clodoaldo_carneiro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/504/ind_026_reforma_calcada_rua_clodoaldo_carneiro.pdf</t>
   </si>
   <si>
     <t>"REFORMA DA CALÇADA RUA CLODOALDO CARNEIRO".</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/505/ind_027_patrolamento_cascalhamento_espigao_do_inga.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/505/ind_027_patrolamento_cascalhamento_espigao_do_inga.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO, CASCALHAMENTO E ROLO NO ESPIGÃO DO INGA".</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/506/ind_028__patrolamento_e_cascalhamento_rua_piaui.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/506/ind_028__patrolamento_e_cascalhamento_rua_piaui.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO, MANILHAMENTO E CASCALHAMENTO, RUA PIAUI, VILA NICOLAU".</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/507/ind_029_patrolamento_cascalhamento_e_rolo_compactador_acesso_sitio_sao_jorge.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/507/ind_029_patrolamento_cascalhamento_e_rolo_compactador_acesso_sitio_sao_jorge.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO, CASCALHAMENTO E ROLO COMPACTADOR, ACESSO SITIO SÃO JORGE".</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/508/ind_030_manilhamento_gramados.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/508/ind_030_manilhamento_gramados.pdf</t>
   </si>
   <si>
     <t>"MANILHAMENTO NO BAIRRO DOS GRAMADOS</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/509/ind_031_-_redutor_de_velocidade_na_rua_amazonas.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/509/ind_031_-_redutor_de_velocidade_na_rua_amazonas.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA AMAZONAS".</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/510/ind_032_construcao_de_bueiro_areia_preta_de_cima.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/510/ind_032_construcao_de_bueiro_areia_preta_de_cima.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE BUEIRO NO BAIRRO AREIA PRETA".</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/321/ind_033_melhorias_beco_ivo_jangada.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/321/ind_033_melhorias_beco_ivo_jangada.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NA CONTINUAÇÃO DA AV. IVO JANGADA "BECO IVO JANGADA"</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/511/ind_034_redutor_de_lombada_rua_willy_gibson_vila_jangada.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/511/ind_034_redutor_de_lombada_rua_willy_gibson_vila_jangada.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA WILLY GIBSON, VILA JANGADA".</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/512/ind_035_redutor_de_lombada_rua_clodoaldo_carneiro_bairro_imbauzinho.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/512/ind_035_redutor_de_lombada_rua_clodoaldo_carneiro_bairro_imbauzinho.pdf</t>
   </si>
   <si>
     <t>"REDUTOR DE VELOCIDADE NA RUA CLODOALDO CARNEIRO, BAIRRO IMBAUZINHO".</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/322/ind_036_elevacao_lombada__pros_bom_preco.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/322/ind_036_elevacao_lombada__pros_bom_preco.pdf</t>
   </si>
   <si>
     <t>ELEVAÇÃO DAS LOMBADAS NA RUA ELISIO DE OLIVEIRA BARRETO</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/513/ind_037_patrolamento_na_estrada_rural_comunidade_jacutinga.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/513/ind_037_patrolamento_na_estrada_rural_comunidade_jacutinga.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO EM REGIME DE URGENCIA NA ESTRADA RURAL, COMUNIDADE JACUTINGA".</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/514/ind_038_patrolamento_e_cascalhamento_na_rua_projetada_fundos_do_bairro_conj_pioneiro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/514/ind_038_patrolamento_e_cascalhamento_na_rua_projetada_fundos_do_bairro_conj_pioneiro.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO E CASCALHAMENTO NA RUA PROJETADA, FUNDOS DO BAIRRO PIONEIRO".</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/515/ind_039_patrolamento_e_cascalhamento_estrada_da_cerrinha.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/515/ind_039_patrolamento_e_cascalhamento_estrada_da_cerrinha.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO  E CASCALHAMENTO NA ESTRADA ACESSO BAIRRO CERRINHA</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/516/ind_040_construir_um_banheiro_na_sala_do_auditorio_da_escola_julia_wanderlei.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/516/ind_040_construir_um_banheiro_na_sala_do_auditorio_da_escola_julia_wanderlei.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE UM BANHEIRO NA SALA DO AUDITORIO DA ESCOLA JULIA VANDERLEI".</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/517/ind_041_instalacao_de_uma_lixeira_na_frente_da_empresa_guaiba.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/517/ind_041_instalacao_de_uma_lixeira_na_frente_da_empresa_guaiba.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE UMA LIXEIRA NA FRENTE DA EMPRESA GUAIBA, FAXINAL II".</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/332/ind_042_colocacao_de_manilhamento_escola_mun_joao_r._charqueada.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/332/ind_042_colocacao_de_manilhamento_escola_mun_joao_r._charqueada.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAMENTO NA RUA JÃO RODRIGUES DOS SANTOS, BAIRRO CHARQUEADA</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/318/ind_043_iluminacao_esterna_ps_sao_cristovao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/318/ind_043_iluminacao_esterna_ps_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PS SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/319/ind_044_lombada_rua_mutum_sao_cristovao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/319/ind_044_lombada_rua_mutum_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE NA RUA MUTUM BAIRRO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/323/ind_045_manilhamento_anti_po_rua_tocantins_primavera.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/323/ind_045_manilhamento_anti_po_rua_tocantins_primavera.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ANTI PÓ NA RUA RIO TOCANTINS, BAIRRO PRIMAVERA</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/324/ind_46_colocacao_de_anti_po_na_rua_jandaia_nogueira.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/324/ind_46_colocacao_de_anti_po_na_rua_jandaia_nogueira.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE ANTI PÓ NA RUA JANGADA, NA VILA NOGUEIRA</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/325/ind_047_coloacao_manilhamento_de_trecho_na_rua_imbauzeiro_jardim_do_eden.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/325/ind_047_coloacao_manilhamento_de_trecho_na_rua_imbauzeiro_jardim_do_eden.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAMENTO DE TRECHOS NA RUA IMBUZEIRO, BAIRRO JARDIM DO ÉDEN</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/326/ind_48_elevacao_de_asfalto_rua_alcino_p._moreira.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/326/ind_48_elevacao_de_asfalto_rua_alcino_p._moreira.pdf</t>
   </si>
   <si>
     <t>ELEVAÇÃO DE ASFALTO NO ENCONTRO DAS RUAS ALCINO P. MOREIRA E FRANCISCO SIQUEIRA KORTZ</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/333/ind_049_instalar_poste_de_luz_dentro_do_patio_do_ps_da_charqueada.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/333/ind_049_instalar_poste_de_luz_dentro_do_patio_do_ps_da_charqueada.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE POSTE DE LUZ NO PATIO DO POSTO DE SAUDE DO BAIRRO CHARQUEADA</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ind_050_lombadas_na_rua_jorgina_cidade_alta.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ind_050_lombadas_na_rua_jorgina_cidade_alta.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA JORGINA, BAIRRO CIDADE ALTA</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/329/ind_051manilhamento_rua_gralha_azul.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/329/ind_051manilhamento_rua_gralha_azul.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE 20 METROS DE MANILHAMENTO NA RUA GRALHA AZUL, BAIRRO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/330/ind_052_colocar_cx_de_esgoto_e_manilhamento_rua_pavao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/330/ind_052_colocar_cx_de_esgoto_e_manilhamento_rua_pavao.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE UMA CAIXA DE ESGOTO E APROXIMADAMENTE 10 METROS DE MANILHAMENTO NA RUA PAVÃO, BAIRRO SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/331/ind_053_limpeza_manilhamento_fabricacao_cx_pluvial__rua_gralha_azul.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/331/ind_053_limpeza_manilhamento_fabricacao_cx_pluvial__rua_gralha_azul.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO MANILHAMENTO E A FABRICAÇÃO  DE CAIXA PLUVIAL DA TRAVESSA QUE DÁ CONTINUAÇÃO A RUA GRALHA AZUL, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/518/ind_054_curso_de_capacitacao_primeiros_socorros_para_rede_de_ensino.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/518/ind_054_curso_de_capacitacao_primeiros_socorros_para_rede_de_ensino.pdf</t>
   </si>
   <si>
     <t>"CURSO DE CAPACITAÇÃO DE PRIMEIROS SOCORROS AOS FUNCIONARIOS DAS ESCOLAS E CRECHES DA REDE DE ENSINO MUNICIPAL E PATICULAR".</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/334/ind_055_-_lombada_rua_aontonio_borges.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/334/ind_055_-_lombada_rua_aontonio_borges.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA ANTONIO BORGES DE OLIVEIRA</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/519/ind_056_refazer_a_pintura_da_quadra_vila_nicolau.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/519/ind_056_refazer_a_pintura_da_quadra_vila_nicolau.pdf</t>
   </si>
   <si>
     <t>"REFAZER A PINTURA DA QUADRA DA VILA NICOLAU".</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/337/ind_057_ponto_de_taxi_charqueada.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/337/ind_057_ponto_de_taxi_charqueada.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE REDUTOR DE VELOCIDADE, BAIRRO CHARQUEADA DOS BETINS</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/520/ind_058_patrolamento_e_cascalhamento_rua_jaguatirica.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/520/ind_058_patrolamento_e_cascalhamento_rua_jaguatirica.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO, CASCALHAMENTO E COMPACTAÇÃO COM ROLO NA RUA JAGUATIRICA, VILA NICOLAU".</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/</t>
+    <t>http://sapl.imbau.pr.leg.br/media/</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA AMAZONAS EM FRETE A APAE.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/521/ind_060_kit_basico_lanche.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/521/ind_060_kit_basico_lanche.pdf</t>
   </si>
   <si>
     <t>"KIT BASICO DE LANCHE PARA PACIENTES E ACOMPANHANTES QUE SE DESLOCAM PARA CURITIBA".</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ind_061_-_queda_de_barreira_rua_jamuru.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ind_061_-_queda_de_barreira_rua_jamuru.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE MURO DE CONTENÇÃO, NA RUA JAMURU, BAIRRO VILA NOGUEIRA</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/522/ind_062_construcao_de_um_ponto_de_taxicharqueada_de_cima.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/522/ind_062_construcao_de_um_ponto_de_taxicharqueada_de_cima.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE UM PONTO DE TAXI, BAIRRO CHARQUEADA DE CIMA".</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/335/ind_063_-_manutencao_e_manilhamento_rua_horacio_klabin.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/335/ind_063_-_manutencao_e_manilhamento_rua_horacio_klabin.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E MANILHAMENTO NA RUA HORACIO KLABIN, BAIRRO VILA DO REINO</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/523/ind_064_-_manutencao_e_manilhamento_rua_samuel_klabin.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/523/ind_064_-_manutencao_e_manilhamento_rua_samuel_klabin.pdf</t>
   </si>
   <si>
     <t>"MANUTENÇÃO E MANILHAMENTO NA RUA SAMUEL KLABI, VILA DO REINO".</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/524/ind_065_-_redutor_de_velocidade_na_rua_maracana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/524/ind_065_-_redutor_de_velocidade_na_rua_maracana.pdf</t>
   </si>
   <si>
     <t>"REDUTOR DE VELOCIDADE NA RUA MARACANA".</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/525/ind_066_extensao_de_rede_de_energia_eletrica_na_frente_do_posto_imbau_a_passarela_sentido_bairro_oliveira.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/525/ind_066_extensao_de_rede_de_energia_eletrica_na_frente_do_posto_imbau_a_passarela_sentido_bairro_oliveira.pdf</t>
   </si>
   <si>
     <t>"EXTENSÃO DE REDE DE ENERGIA ELETRICA NA FRENTE DO POSTO IMBAÚ A PASSARELA, SENTIDO BAIRRO OLOIVEIRA".</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/526/ind_067_reparos_na_ponte_do_faxinal_de_sao_pedro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/526/ind_067_reparos_na_ponte_do_faxinal_de_sao_pedro.pdf</t>
   </si>
   <si>
     <t>"REPAROS NA PONTE DA COMUNIDADE DO FAXINAL DE SÃO PEDRO".</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/527/ind_068_-_manutencao_na_rua_minervina.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/527/ind_068_-_manutencao_na_rua_minervina.pdf</t>
   </si>
   <si>
     <t>"MANUTENÇÃO NA RUA MINERVINA, BAIRRO VILA JANGADA".</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/528/ind_069_refazer_manilhamento_rua_piaui.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/528/ind_069_refazer_manilhamento_rua_piaui.pdf</t>
   </si>
   <si>
     <t>"DESENTERRAR, DESENTUPIR E REFAZER O MANILHAMENTO QUE ATRAVESSA A RUA PIAUI NO BAIRRO VILA NICOLAU".</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>"REFAZER O PAVIMENTO COM CASSCALHO OU FRESADO EN FRENTE AO CMEI MUNDO DA CRIANÇA AS MARGENS DA BR 376".</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/530/ind_071_extensao_de_rede_eletrica_na_rua_bc_amazonas.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/530/ind_071_extensao_de_rede_eletrica_na_rua_bc_amazonas.pdf</t>
   </si>
   <si>
     <t>"EXTENSÃO DE REDE ELETRICA NA RUA BC AMAZONAS".</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/531/ind_072_colocacao_de_toldo_na_saidachegada_de_emergencia_elias_abraao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/531/ind_072_colocacao_de_toldo_na_saidachegada_de_emergencia_elias_abraao.pdf</t>
   </si>
   <si>
     <t>"COLOCAÇÃO DE TOLDO NA SAÍDA/CHEGADA DE EMERGENCIA ELIAS ABRAÃO".</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/532/ind_073_existencia_do_protocolo_da_rede_de_protecao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/532/ind_073_existencia_do_protocolo_da_rede_de_protecao.pdf</t>
   </si>
   <si>
     <t>"FORMAR DAR EXISTÊNCIA DO PROTOCOLO DA REDE DE PROTEÇÃO".</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/533/ind_074_patrolamento_e_cascalhamento_na_estrada_da_campina_e_do_faxinal.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/533/ind_074_patrolamento_e_cascalhamento_na_estrada_da_campina_e_do_faxinal.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA AMPINA E FAXINAL".</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/534/ind_075_lombada_rua_jacutinga_sao_cristovao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/534/ind_075_lombada_rua_jacutinga_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>"CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA JACUTINGA, BAIRRO SÃO CRISTÓVÃO".</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/535/ind_076_criacao_cons._mun._direitos_pessoa_deficiencia.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/535/ind_076_criacao_cons._mun._direitos_pessoa_deficiencia.pdf</t>
   </si>
   <si>
     <t>"CRIAÇÃO DO CONSELHO MUNICIPAQL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA".</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/536/ind_077__patrolamento_e_cascalhamento_estrada_do_faxinal_de_sao_pedro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/536/ind_077__patrolamento_e_cascalhamento_estrada_do_faxinal_de_sao_pedro.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO E CASCALHAMENTO NA ENTRADA QUE DA INICIO A ESTRADA DO FAXINAL DE SÃO PEDRO".</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/537/ind_078_manutencao_nos_brinquedos_da_praca.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/537/ind_078_manutencao_nos_brinquedos_da_praca.pdf</t>
   </si>
   <si>
     <t>"MANUTENÇÃO NOS BRINQUEDOS DA PRAÇA DA FAMILIA".</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/538/ind_079_patrolamento_e_cascalhamento_limpeza_charqueada_de_baixo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/538/ind_079_patrolamento_e_cascalhamento_limpeza_charqueada_de_baixo.pdf</t>
   </si>
   <si>
     <t>"PATROLAMENTO, CASCALHAMENTO E LIMPEZA NA ESTRADA DA CHARQUEADA DE BAIXO".</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/539/ind_080_insalubridade_aos_servidores_da_acao_social.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/539/ind_080_insalubridade_aos_servidores_da_acao_social.pdf</t>
   </si>
   <si>
     <t>"INSALUBRIDADE AOS SERVIDORES QUE COMPÕE O QUADRO DA AÇÃO SOCIAL DO MUNICIPIO DE IMBAÚ".</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>PL</t>
-[...5 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/387/proj001-tombamento_figueira-rosivaldo.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/387/proj001-tombamento_figueira-rosivaldo.pdf</t>
   </si>
   <si>
     <t>SUMULA: TOMBA COMO BEM DE NATUREZA IMÓVEL MATERIAL, HISTÓRICA, CULTURAL E AMBIENTAL DA CIDADE DE IMBAÚ AS (02 ARVORES DA ESPÉCIE FIGUEIRA BRANCA (Ficus-elástica),  SITUADA NA ENTRADA DA PRAÇA DA FAMÍLIA AS MARGENS DA BR 376 NO MUNICIPIO DE IMBAÚ - PR</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/388/proj002-inclusaoautista-rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/388/proj002-inclusaoautista-rosivaldo.pdf</t>
   </si>
   <si>
     <t>SUMULA:  Institui o Dia Municipal de Inclusão do Autista no Município de Imbaú  e dá outras providências.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/389/proj003-vencservidores-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/389/proj003-vencservidores-pl.pdf</t>
   </si>
   <si>
     <t>Súmula: Dá nova redação ao artigo 32 e atualizam os anexos I e V da Lei Municipal nº 598 de 27 de setembro de 2018, que consolida e atualiza o plano de cargos, carreiras e vencimentos dos servidores públicos da Câmara Municipal de Imbaú-PR.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/390/proj004-subsidiovereadores-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/390/proj004-subsidiovereadores-pl.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a recomposição anual dos subsídios dos Vereadores e do Presidente da Câmara Municipal de Imbaú.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_005_-_denominacao_rua_vereador_rosivaldo.doc</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_005_-_denominacao_rua_vereador_rosivaldo.doc</t>
   </si>
   <si>
     <t>SÚMULA: Denomina de Rua José de Ramos, dada como continuação da Rua Albarino Jesus da Silva, localizadas no Bairro Bela Vista, nesta cidade de Imbaú, Estado do Paraná.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/392/proj006-diarias-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/392/proj006-diarias-pl.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a concessão de diárias aos vereadores e servidores do Poder Legislativo do Município de Imbaú.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>Manoel Eurides Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/544/proj007-cidadao_roberto-emanoel.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/544/proj007-cidadao_roberto-emanoel.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IMBAÚ AO SENHOR ROBERTO AMATUZZI FRANCO”.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/545/proj008-cidadao_aliel-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/545/proj008-cidadao_aliel-pl.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IMBAÚ AO SENHOR DEPUTADO FEDERAL ALIEL MACHADO”.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/546/proj009-cordao_de_girassol-rena.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/546/proj009-cordao_de_girassol-rena.pdf</t>
   </si>
   <si>
     <t>RECONHECE O CORDÃO DE GIRASSOL COMO INSTRUMENTO AUXILIAR DE ORIENTAÇÃO PARA IDENTIFICAÇÃO DE PESSOAS COM DEFICIÊNCIAS OCULTAS</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/547/proj010-vencservidoresgratificacao-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/547/proj010-vencservidoresgratificacao-pl.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 32-A, atualizam os anexos I e III da Lei Municipal nº 598 de 27 de setembro de 2018, que consolida e atualiza o plano de cargos, carreiras e vencimentos dos servidores públicos da Câmara Municipal de Imbaú-PR, e dá outras providências.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/548/proj011-dia_do_cristao-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/548/proj011-dia_do_cristao-pl.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO DO MUNICÍPIO DE IMBAÚ, ESTADO DO PARANÁ, O DIA MUNICIPAL DO CRISTÃO</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/551/proj012-denominacao_de_ruas.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/551/proj012-denominacao_de_ruas.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE RUA LAURA DO NASCIMENTO A RUA QUE SE INICIA NA RUA GRALHA AZUL E TERMINA NA RUA MARACANÃ; DENOMINA DE RUA HELENA PINTO MARTINS A RUA QUE SE INICIA NA RUA GRALHA AZUL E TERMINA NA RUA MARACANÃ E; DENOMINA DE RUA MARIA JOSE MOREIRA A RUA QUE INICIA NA RUA CLODOALDO CARNEIRO NÃO POSSUINDO LIGAÇÃO COM OUTRA RUA (SEM SAÍDA) NO LOTEAMENTO JOÃO AUGUSTO”</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>PR</t>
-[...5 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/projeto_de_resolucao_no_01.pdf</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/projeto_de_resolucao_no_01.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR COMO ESPECIFICA. A CÂMARA MUNICIPAL DE IMBAÚ, ESTADO DO PARANÁ NO USO DE SUAS ATRIBUIÇÕES E DE ACORDO COM O DISPOSTO NO PARÁGRAFO ÚNICO DO ARTIGO 7º DA LEI Nº 745/2022.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/projeto_de_resolucao_no_02.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/projeto_de_resolucao_no_02.pdf</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/540/requerimento_no_1.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/540/requerimento_no_1.pdf</t>
   </si>
   <si>
     <t>Solicita realização de blitz rotineiras e fiscalização em vias públicas por parte da Polícia Militar.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_2.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_2.pdf</t>
   </si>
   <si>
     <t>Solicita ações educativas para conscientização de motoristas e redução de infrações de trânsito.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_no_4.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_no_4.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de imóvel abandonado na Rua Atanásio Moreira Sobrinho, nº 456, por risco à saúde pública</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_no_5.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_no_5.pdf</t>
   </si>
   <si>
     <t>Solicita envio de informações sobre aumento do IPTU e designação de servidor técnico para esclarecimentos em reunião ordinária.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_no_8.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_no_8.pdf</t>
   </si>
   <si>
     <t>Solicita envio de cópias dos contratos de locação de imóveis firmados pelo Executivo desde 01/01/2021.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_no_9.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_no_9.pdf</t>
   </si>
   <si>
     <t>Solicita envio de cópias de documentos diversos ao Executivo para análise pelo Legislativo Municipal.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_10.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>Solicita envio de moção de apoio ao Congresso contra possível legalização do aborto via ADPF 442.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_no_11.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_no_11.pdf</t>
   </si>
   <si>
     <t>Solicita doação de material para reparo de ponte na estrada do Faxinal São Pedro.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_12.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_12.pdf</t>
   </si>
   <si>
     <t>Solicita à COPEL melhorias na transmissão de energia elétrica na Charqueada de Baixo, Localidade dos Antunes.</t>
   </si>
   <si>
-    <t>393</t>
-[...149 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/411/aut018-proj05-denominacao_de_ruas.pdf</t>
+    <t>560</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>PJ</t>
+  </si>
+  <si>
+    <t>Parecer dos Projetos</t>
+  </si>
+  <si>
+    <t>CLJR - COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/560/parcjr127-proj041-regulamenta_as_acoes_e_servicos_de_vigilancia_sanitaria.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “DISPÕE E REGULAMENTA AS AÇÕES E SERVIÇOS DE VIGILANCIA SANITARIA, ESTABELECE TAXAS DE ALVARÁ VISTORIA, FISCALIZAÇÃO E MULTAS DE VIGILANCIA SANITARIA, DEFINE O PROCESSO ADMINISTRATIVO E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/561/parcfo128-proj041-regulamenta_as_acoes_e_servicos_de_vigilancia_sanitaria.pdf</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/564/parcjr129-proj040-extingue_cargos.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “EXTINGUE CARGOS CONSTANTES DA LEI MUNICIPAL Nº 310, DE 09 DE DEZEMBRO DE 2008, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/563/parcfo130-proj040-extingue_cargos.pdf</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>PISO DOS SERVIDORES DO QUADRO DA SAUDE</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/555/parcfo135-proj026-piso_servidores_da_saude.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER PARCELA DE COMPLEMENTAÇÃO DO VENCIMENTO AOS ENFERMEIROS, TÉCNICOS DE ENFERMAGEM, AUXILIAR DE ENFERMAGEM E PARTEIRAS, INTEGRANTES DO QUADRO DE SERVIDORES DO MUNICIPIO E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/557/parcjr0136-proj005-denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>“DENOMINA DE RUA JOSE DE RAMOS, DADA COMO CONTINUAÇÃO DA RUA ALBARINO JESUS DA SILVA, LOCALIZADAS NO BAIRRO BELA VISTA, NESTA CIDADE DE IMBAÚ, ESTADO DO PARANA”.</t>
   </si>
   <si>
-    <t>412</t>
-[...295 lines deleted...]
-  <si>
     <t>558</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/558/parcjr0137-proj005-denominacao_de_rua.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/558/parcjr0137-proj005-denominacao_de_rua.pdf</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/549/parcfo138-proj008-creditos_adicionais_especiais_279.36000.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/549/parcfo138-proj008-creditos_adicionais_especiais_279.36000.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CREDITOS ADICIONAIS ESPECIAIS, AO ORÇAMENTO DO EXERCICIO 2023 E DAS OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CREDITOS ADICIONAIS ESPECIAIS, AO ORÇAMENTO DO EXERCICIO 2023 E DAS OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>“AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CREDITOS ADICIONAIS ESPECIAIS, AO ORÇAMENTO DO EXERCICIO 2023 E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/554/parcjr141-proj031-creditos_adicionais_especiais_70.00000.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/554/parcjr141-proj031-creditos_adicionais_especiais_70.00000.pdf</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/440/parcjr001-proj001-tombamento-rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/440/parcjr001-proj001-tombamento-rosivaldo.pdf</t>
   </si>
   <si>
     <t>EMENTA: TOMBA COMO BEM DE NATUREZA IMÓVEL MATERIAL, HISTÓRICA, CULTURAL E AMBIENTAL DA CIDADE DE IMBAÚ AS (02 ARVORES DA ESPÉCIE FIGUEIRA BRANCA (Ficus-elástica),  SITUADA NA ENTRADA DA PRAÇA DA FAMÍLIA AS MARGENS DA BR 376 NO MUNICIPIO DE IMBAÚ - PR</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/441/parcjr002-proj002-alteralei407.11-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/441/parcjr002-proj002-alteralei407.11-pe.pdf</t>
   </si>
   <si>
     <t>SUMULA: ALTERA O ANEXO III DA LEI MUNICIPAL 407/2011 E DAS OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/423/parcfo004-proj001-procuradoria_geral-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/423/parcfo004-proj001-procuradoria_geral-pe.pdf</t>
   </si>
   <si>
     <t>SUMULA: DISPOE SOBRE A CRIAÇÃO, ORGANIZAÇÃO, FUNCIONAMENTO E ATRIBUIÇÕES DA PROCURADORIA GERAL DO MUNICIPIO DE IMBAU E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/442/parcjr005-proj004-feiradobem-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/442/parcjr005-proj004-feiradobem-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A IMPLANTAÇÃO DO "PROGRAMA FEIRA DO BEM" ATRAVES DA SECRETARIA MUNICIPAL DE AGRICULTURA, NO ÂMBITO DO MUNICÍPIO DE IMBAÚ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>EMENTA: AUTORIZA O REPASSE DE CONTRIBUIÇÃO ASSOCIATIVA ANUAL À AGENCIA DE DESENVOLVIMENTO TURISTICO E CULTURAL DA ROTA DOS TROPEIROS DO PARANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/444/parcjr008-proj006-diarias-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/444/parcjr008-proj006-diarias-pl.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE VIAGEM A SERVIÇO E CONCESSÃO DE DIÁRIA A AGENTES PÚBLICOS DO LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/425/parcfo009-proj006-diarias-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/425/parcfo009-proj006-diarias-pl.pdf</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/426/parcfo011-proj006-alteraleiconstutelar-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/426/parcfo011-proj006-alteraleiconstutelar-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: ALTERA A LEI MUNICIPAL Nº 518 DE 31 DE MARÇO DE 2015, ESPECIFICAMENTE, OS ARTIGOS DO CAPITULO IV QUE DISPOE SOBRE O CONSELHO TUTELAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/445/parcjr012-proj006-alteraleiconstutelar-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/445/parcjr012-proj006-alteraleiconstutelar-pe.pdf</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/427/parcfo013-proj002-inclusaoautista-rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/427/parcfo013-proj002-inclusaoautista-rosivaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE INCLUSÃO DO AUTISTA DO MUNICIPIO DE IMBAU, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/446/parcjr014-proj002-inclusaoautista-rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/446/parcjr014-proj002-inclusaoautista-rosivaldo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE INCLUSÃO DO AUTISTA NO MUNICIPIO DE IMBAU E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/448/parcjr015-proj001-procuradoriageral-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/448/parcjr015-proj001-procuradoriageral-pe.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO, ORGANIZAÇÃO, FUNCIONAMENTO E ATRIBUIÇÕES DA PROCURADORIA GERAL DO MUNICIPIO DE IMBAU E DA OUTRAS PROVIDENCIA</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/449/parcjr016-proj015-engcivisadm-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/449/parcjr016-proj015-engcivisadm-pe.pdf</t>
   </si>
   <si>
     <t>DEFINE A LOTQAÇÃO E SUBORDINAÇÃO DOS ENGENHEIROS CIVIS DA ADMINISTRAÇÃO DIRETA DO MUNICIPIO DE IMBAU E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>DEFINE A LOTAÇÃO E SUBORDINAÇÃOS DOS ENGENHEIROS CIVIS DA ADMINISTRAÇÃO DIRETA DO MUNICIPIO DE IMBAÚ E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/450/parcjr018-proj014-bll-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/450/parcjr018-proj014-bll-pe.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO TECNICA COM O SISTEMA COMPRAS.GOV.BR, COM A BOLSA DE LICITAÇÕES E LEILÕES DO BRASIL_BLL E COM A LICITAR DIGITAL, SERVIÇOS DA TECNOLOGIA DA INFORMAÇÃO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/429/parcfo019-proj014-bll-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/429/parcfo019-proj014-bll-pe.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR TERMO DE COOPERAÇÃO TECNICA COMO O SISTEMA COMPRAS.GOV.BR, COM A BOLSA DE LICITAÇÕES E LEILÕES DO BRASIL_BLL E COM A LICITAR DIGITAL SERVIÇOS DE TECNOLOGIA DA INFORMAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/430/parcfo021-proj013-porteiraadentro-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/430/parcfo021-proj013-porteiraadentro-pe.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA PORTEIRA ADENTRO PARA INCENTIVAR O DESENVOLVIMENTODAS ATIVIDADES AGROPECUARIAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/451/parcjr022-proj010-vencservidor-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/451/parcjr022-proj010-vencservidor-pe.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A RECOMPOSIÇÃO DE VENCIMENTOS E SALARIOS DOS SERVIDORES MUNICIPAIS EFETIVOS, COMISSIONADOS, AGENTES POLITICOS, TEMPORARIOS E CONSELHEIROS TUTELARES, ALTERA OS ANEXOS II E III DA LEI MUNICIPAL 140/2005, ALTERA LEI MUNICIPAL 518/2015, ALTERA LEI MUNICIPAL 611/2019 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/431/parcfo023-proj010-vencservidores-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/431/parcfo023-proj010-vencservidores-pe.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A RECOMPOSIÇÃO DE VENCIMENTOS E SALARIOS DOS SERVIDORES, MUNICIPAIS, EFETIVOS, COMISSIONADOS, AGENTES POLITICOS, TEMPORARIOS E CONSELHEIROS TUTELARES, ALTERA OS ANEXOS II E III DA LEI MUNICIPAL Nº 140/2005, ALTERA A LEI MUNICIPAL Nº 518/2015, ALTERA LAI MUNICIPAL Nº 611/2019, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/452/parcjr036-proj018-leilao-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/452/parcjr036-proj018-leilao-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: AUTORIZA O PODER EXECUTIVO A ALIENAR BENS MÓVEIS PERTENCENTES AO MUNICÍPIO DE IMBAÚ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/432/parcfo037-proj018-leilao-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/432/parcfo037-proj018-leilao-pe.pdf</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/454/parcjr044-proj003-vencservidor-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/454/parcjr044-proj003-vencservidor-pl.pdf</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/434/parcfo045-proj003-vencservidor-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/434/parcfo045-proj003-vencservidor-pl.pdf</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/455/parcjr046-proj013-porteiraadentro-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/455/parcjr046-proj013-porteiraadentro-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: INSTITUI O PROGRAMA “PORTEIRA ADENTRO” PARA INCENTIVAR O DESENVOLVIMENTO DAS ATIVIDADES AGROPECUÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/456/parcjr047-proj012-ldo-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/456/parcjr047-proj012-ldo-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DO ORÇAMENTO DO MUNICÍPIO DE IMBAÚ PARA O EXERCÍCIO FINANCEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/457/parcjr052-proj009-simpoa-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/457/parcjr052-proj009-simpoa-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE O SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL – SIMPOA, NO MUNICÍPIO DE IMBAÚ/PR E FISCALIZAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/458/parcjr063-proj011-baresesimilares-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/458/parcjr063-proj011-baresesimilares-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: ESTABELECE NORMAS ESPECIAIS PARA O FUNCIONAMENTO DE BARES E SIMILARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/437/parcfo064-proj011-bares_e_similares-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/437/parcfo064-proj011-bares_e_similares-pe.pdf</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/459/parcjr069-proj023-programaminhacasaminhavida-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/459/parcjr069-proj023-programaminhacasaminhavida-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: AUTORIZA O PODER EXECUTIVO A DESENVOLVER AÇÕES E APORTE DE CONTRAPARTIDA MUNICIPAL PARA IMPLEMENTAR O PROGRAMA MINHA CASA MINHA VIDAPARA MUNICÍPIO COM ATÉ 80.000 HABITANTES (PREFERENCIALMENTE) CONFORME DISPOSTO NA LEI 11.977 DE 07 DE JULHO DE 2009, NA PORTARIA 725 DE 05 DE JUNHO DE 2023 E NA LEI 14.620 DE 13 DE JULHO DE 2023, E AINDA NAS DISPOSIÇÕES DAS INSTRUÇÕES NORMATIVAS DO MINISTÉRIO DAS CIDADES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/438/parcfo070-proj023-programaminhacasaminhavida-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/438/parcfo070-proj023-programaminhacasaminhavida-pe.pdf</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/460/parcjr071-proj024-planomunicipaldecultura-pe.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/460/parcjr071-proj024-planomunicipaldecultura-pe.pdf</t>
   </si>
   <si>
     <t>EMENTA: APROVA O PLANO MUNICIPAL DE CULTURA DE IMBAÚ E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/439/parcfo072-proj024-planomunicipaldecultura-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/439/parcfo072-proj024-planomunicipaldecultura-pl.pdf</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>DLIC</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/880/dispensa_de_licitacao_001_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/880/dispensa_de_licitacao_001_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO VIA DIRETA DE EMPRESA FORNECEDORA DE EQUIPAMENTOS E MÃO DE OBRA PARA INSTALAÇÃO DE REDE DE_x000D_
 TELEFONIA INTERNA E DE INFORMÁTICA DA CÂMARA MUNICIPAL DE IMBAÚ NOS TERMOS DO ART. 24, II, DA LEI 8.666/93.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/889/dispensa_de_licitacao_002_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/889/dispensa_de_licitacao_002_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MÓVEIS PLANEJADOS PARA O PLENÁRIO, MESA DE REUNIÃO E ARMÁRIO PARA ARQUIVO MORTO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/890/dispensa_de_licitacao_003_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/890/dispensa_de_licitacao_003_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE EQUIPAMENTOS E INSTALAÇÃO DE SISTEMA DE ÁUDIO COMPLETO PARA O PLENÁRIO, DESDE SONORIZAÇÃO DE TODO AMBIENTE, ÁREA DE AUDITÓRIO E RETORNO PARA A TRIBUNA DOS VEREADORES, MICROFONES PARA CAPTAÇÃO INDIVIDUAL DE NOVE VEREADORES EM SUAS RESPECTIVAS TRIBUNAS E UM MICROFONE PARA CAPTAÇÃO DO PULPITO PRINCIPAL, MESA DE SOM PARA MIXAGEM AO VIVO E TRANSMISSÃO DE SOM.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/891/dispensa_de_licitacao_004_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/891/dispensa_de_licitacao_004_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA PRODUTOS DE COPA, COZINHA, LIMPEZA, HIGIENE E PRODUTOS DO GÊNERO ALIMENTÍCIO, PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/892/dispensa_de_licitacao_005_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/892/dispensa_de_licitacao_005_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE 03 MONITORES COM TELA DE 19,5”, TIPO LED, RESOLUÇÃO 1366X768, TEMPO DE RESPOSTA DE 2 MS, BRILHO DE 200 CD/M², CONTRASTE 600:1, COM FURAÇÃO VESA, SEM ÁUDIO, SEM CONEXÃO USB, SEM DISPLAYPORT, SEM FUNÇÃO PIVOT, SEM AJUSTE DE ALTURA, SEM WEBCAM E MICROFONE, FONTE EXTERNA, SEM TECNOLOGIA IPS/WVA, COM 01 CABO HDMI INCLUSO, FREQUÊNCIA DE 60 HZ E DIMENSÕES (BRUTAS): ALTURA 0,35 M, LARGURA 0,58 M, PROFUNDIDADE 0,13 M; E 02 MICROCOMPUTADORES COM PROCESSADOR INTEL CORE I5-7500, MEMÓRIA RAM DE 16 GB, ARMAZENAMENTO SSD DE 480 GB, PLACA-MÃE COM CHIPSET INTEL SÉRIE H, 6 PORTAS USB (4 TRASEIRAS E 2 FRONTAIS), 3 CONEXÕES DE ÁUDIO (ENTRADA, SAÍDA E MICROFONE), 2 CONEXÕES DE VÍDEO (HDMI E VGA), 1 CONEXÃO DE REDE LAN RJ45, GABINETE ULTRA COMPACTO NO FORMATO MINI ITX, 2 CONEXÕES USB E 2 DE ÁUDIO NO GABINETE, FONTE REAL CERTIFICADA E BIVOLT, DESTINADOS À CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/893/dispensa_de_licitacao_006_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/893/dispensa_de_licitacao_006_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE 12 UNIDADES DE LONGARINA MODELO DIRETOR, COM 2 LUGARES, BRAÇOS E REVESTIMENTO EM TECIDO PRETO. PESOS E DIMENSÕES: ALTURA DE 85 CM, LARGURA DE 115 CM, PROFUNDIDADE DE 61 CM. MATERIAIS E ACABAMENTOS: ESTRUTURA EM METALON E REVESTIMENTO EM TECIDO. GARANTIA DE 6 MESES. DESTINADAS À CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/894/dispensa_de_licitacao_007_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/894/dispensa_de_licitacao_007_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE GRADES E PORTÃO, COM AS SEGUINTES ESPECIFICAÇÕES: 108 M² DE GRADES EM GERAL, CONFECCIONADAS COM PERFIL METALON 20X20 MM E ESPAÇAMENTO DE 50 MM; QUADROS EM TUBO 40X40 MM; PILARES EM TUBO 80X80 MM COM ESPESSURA DE 2 MM; GRADES DE 2,00 METROS CADA; MATERIAL INTEIRAMENTE GALVANIZADO COM ACABAMENTO EM PINTURA; E 01 PORTÃO DE CORRER COM AS MESMAS CARACTERÍSTICAS, MEDINDO 6,20 X 1,80 METROS, DESTINADOS À CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/895/dispensa_de_licitacao_008_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/895/dispensa_de_licitacao_008_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA A VENDA E INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO, SENDO: 02 UNIDADES DE AR-CONDICIONADO MODELO HW, 30.000 BTUS, INVERTER, 220 VOLTS, CICLO QUENTE E FRIO; 03 UNIDADES DE AR-CONDICIONADO MODELO HW, 12.000 BTUS, INVERTER, CICLO QUENTE E FRIO, 220 VOLTS; E 05 SERVIÇOS DE INSTALAÇÃO COMPREENDENDO MÃO DE OBRA E MATERIAIS, DESTINADOS À CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/896/dispensa_de_licitacao_009_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/896/dispensa_de_licitacao_009_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO VIA DIRETA DE EMPRESA FORNECEDORA DE MATERIAIS DE EXPEDIENTE PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/897/dispensa_de_licitacao_010_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/897/dispensa_de_licitacao_010_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE PERSIANAS, COM AS SEGUINTES ESPECIFICAÇÕES: 08 UNIDADES DE PERSIANAS VERTICAIS EM TECIDO POLIÉSTER CINZA COM SANEFA, MEDINDO LARGURA 1,20 M E ALTURA 2,00 M; 06 UNIDADES DE PERSIANAS VERTICAIS EM TECIDO POLIÉSTER CINZA COM SANEFA, MEDINDO LARGURA 1,70 M E ALTURA 1,35 M; 01 UNIDADE DE PERSIANA VERTICAL EM TECIDO POLIÉSTER CINZA COM SANEFA, PARA PORTA DOS FUNDOS, MEDINDO LARGURA 1,30 M E ALTURA 2,15 M; 01 UNIDADE DE PERSIANA VERTICAL EM TECIDO POLIÉSTER CINZA COM SANEFA, PARA PORTA LATERAL DA CÂMARA, MEDINDO LARGURA 1,80 M E ALTURA 2,80 M; E 01 UNIDADE DE PERSIANA VERTICAL EM TECIDO POLIÉSTER CINZA COM SANEFA, PARA PORTA DA FRENTE PRINCIPAL DA CÂMARA, MEDINDO LARGURA 2,20 M E ALTURA 2,60 M, DESTINADAS À CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/898/dispensa_de_licitacao_011_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/898/dispensa_de_licitacao_011_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE MATERIAIS DE CONSTRUÇÃO DESTINADOS À MANUTENÇÃO DAS CALÇADAS DO PASSEIO PÚBLICO E DO PÁTIO DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/899/dispensa_de_licitacao_012_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/899/dispensa_de_licitacao_012_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE SERVIÇOS DE MÃO DE OBRA DESTINADOS À MANUTENÇÃO DAS CALÇADAS DO PASSEIO PÚBLICO E DO PÁTIO DA CÂMARA MUNICIPAL DE IMBAÚ, COM AS SEGUINTES ESPECIFICAÇÕES: 470 M² DE PAVIMENTAÇÃO NAS CALÇADAS FRONTAIS, 100 METROS DE PINTURA COM TINTA EPÓXI PARA DEMARCAÇÃO E 470 M² DE PINTURA EM CALÇADAS, DESTINADOS À CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/900/dispensa_de_licitacao_013_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/900/dispensa_de_licitacao_013_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA O FORNECIMENTO DE CONCRETO USINADO FCK 30 DESTINADO À MANUTENÇÃO DAS CALÇADAS DO PASSEIO PÚBLICO E DO PÁTIO DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/901/dispensa_de_licitacao_014_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/901/dispensa_de_licitacao_014_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE INSTITUIÇÃO ESPECIALIZADA, DO RAMO PERTINENTE E COM APTIDÃO COMPROVADA MEDIANTE ATESTADOS DE CAPACIDADE TÉCNICA, PARA A OPERACIONALIZAÇÃO E EXECUÇÃO DE CERTAME CONCURSAL — CONCURSO PÚBLICO — DESTINADO AO PROVIMENTO DE VAGAS PARA OS CARGOS EFETIVOS DE CONTADOR E ASSISTENTE LEGISLATIVO, NO ÂMBITO DO PODER LEGISLATIVO DA MUNICIPALIDADE, CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t>Contratos</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/923/contrato_001_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/923/contrato_001_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE FORNECIMENTO DE EQUIPAMENTOS E MÃO DE OBRA PARA INSTALAÇÃO DE REDE DE TELEFONIA INTERNA E DE INFORMÁTICA DA CÂMARA MUNICIPAL DE IMBAÚ, QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA EDUARDO CESAR DE ALMEIDA DA SILVA.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/924/contrato_002_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/924/contrato_002_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE FORNECIMENTO DE PRODUTOS DE COPA,COZINHA, LIMPEZA, HIGIENE E PRODUTOS DO GÊNERO ALIMENTÍCIO, QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA DIRLEI VALÉRIO IANZ.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/925/contrato_004_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/925/contrato_004_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE 12 UNIDADES DE LONGARINA DIRETOR DE 2 LUGARES, COM BRAÇOS EM TECIDO PRETO, DESTINADAS À CÂMARA MUNICIPAL DE IMBAÚ. ESPECIFICAÇÕES TÉCNICAS: ALTURA DE 85 CM, LARGURA DE 1,15 M E PROFUNDIDADE DE 61 CM, CONFECCIONADAS EM METALON E TECIDO, COM GARANTIA DE 6 MESES. A CONTRATAÇÃO SEGUE AS DISPOSIÇÕES DA LEI Nº 8.078/1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), NOS TERMOS DO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/926/contrato_005_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/926/contrato_005_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO E INSTALAÇÃO DE 108 M² DE GRADES EM GRAL, COM ESTRUTURA EM METALON 20X20, ESPAÇAMENTO DE 50MM, QUADROS EM TUBO 40X40, PILARES EM TUBO 80X80 COM 2MM DE ESPESSURA, E GRADES DE 2,00 METROS CADA, TODO MATERIAL GALVANIZADO E COM PINTURA. INCLUI-SE AINDA UM PORTÃO DE CORRER, COM MEDIDAS DE 6,20 X 1,80 METROS, CONFECCIONADO NO MESMO PADRÃO. DESTINA-SE À CÂMARA MUNICIPAL DE IMBAÚ. A CONTRATAÇÃO OBSERVA A LEI Nº 8.078/1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), O ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/927/contrato_006_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/927/contrato_006_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA VENDA E INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO NA CÂMARA MUNICIPAL DE IMBAÚ, SENDO: 02 UNIDADES TIPO HW INVERTER DE 30.000 BTUS, 220 VOLTS, QUENTE E FRIO; 03 UNIDADES TIPO HW INVERTER DE 12.000 BTUS, 220 VOLTS, QUENTE E FRIO; INCLUINDO MÃO DE OBRA PARA INSTALAÇÃO DOS EQUIPAMENTOS. A CONTRATAÇÃO OBSERVA AS DISPOSIÇÕES DA LEI Nº 8.078/1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/928/contrato_007_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/928/contrato_007_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA FORNECEDORA DE MATERIAIS DE EXPEDIENTE PARA A CÂMARA MUNICIPAL DE IMBAÚ, COM FUNDAMENTO NO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, ENTRE A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA LILIANE CAMARGO JANGADA.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/929/contrato_008_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/929/contrato_008_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE PERSIANAS DESTINADAS À CÂMARA MUNICIPAL DE IMBAÚ, SENDO: 08 UNIDADES DE PERSIANAS VERTICAIS EM TECIDO POLIÉSTER CINZA COM SANEFA (L=1,20M X A=2,00M), 06 UNIDADES (L=1,70M X A=1,35M), 01 UNIDADE PARA PORTA DOS FUNDOS (L=1,30M X A=2,15M), 01 UNIDADE PARA PORTA LATERAL (L=1,80M X A=2,80M) E 01 UNIDADE PARA PORTA DA FRENTE PRINCIPAL (L=2,20M X A=2,60M). A CONTRATAÇÃO SEGUE AS DISPOSIÇÕES DA LEI Nº 8.078/1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), DO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/930/contrato_009_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/930/contrato_009_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE MATERIAIS DE CONSTRUÇÃO DESTINADOS À MANUTENÇÃO DAS CALÇADAS DO PASSEIO PÚBLICO E DO PÁTIO DA CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, DA LEI Nº 8.078, DE 11 DE SETEMBRO DE 1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/931/contrato_010_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/931/contrato_010_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE MÃO DE OBRA DESTINADOS À MANUTENÇÃO DAS CALÇADAS DO PASSEIO PÚBLICO E DO PÁTIO DA CÂMARA MUNICIPAL DE IMBAÚ, COMPREENDENDO: 470 M² DE PISO NA CALÇADA FRONTAL, 100 METROS DE PINTURA COM TINTA EPÓXI PARA DEMARCAÇÃO, E 470 M² DE PINTURA EM CALÇADAS. A CONTRATAÇÃO OBSERVA O DISPOSTO NA LEI Nº 8.078, DE 11 DE SETEMBRO DE 1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), NO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E NAS DEMAIS NORMAS APLICÁVEIS À ESPÉCIE.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/932/contrato_011_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/932/contrato_011_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE CONCRETO USINADO FCK 30, DESTINADO À MANUTENÇÃO DAS CALÇADAS DO PASSEIO PÚBLICO E DO PÁTIO DA CÂMARA MUNICIPAL DE IMBAÚ. A CONTRATAÇÃO ESTÁ FUNDAMENTADA NA LEI Nº 8.078, DE 11 DE SETEMBRO DE 1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), NO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E DEMAIS NORMAS APLICÁVEIS À ESPÉCIE.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/933/contrato_012_de_2023.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/933/contrato_012_de_2023.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS FIRMADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ – ESTADO DO PARANÁ E O INSTITUTO FILADÉLFIA DE LONDRINA, VISANDO À REALIZAÇÃO DE AÇÕES DESTINADAS AO PÚBLICO, NOS TERMOS DAS CLÁUSULAS E CONDIÇÕES ESTABELECIDAS ENTRE AS PARTES.</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>DEL</t>
+  </si>
+  <si>
+    <t>Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/decreto_legislativo_1.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de contas do Poder Executivo Municipal, relativas ao exercício financeiro de 2012.</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/decreto_legislativo_2.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de contas do Poder Executivo Municipal, relativas ao exercício financeiro de 2018.</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/decreto_legislativo_3.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de contas do Poder Executivo Municipal, relativas ao exercício financeiro de 2019.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2602,67 +2269,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/480/ind_001_reforma_na_ponte_da_charqueada_dos_betins.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/481/ind_002_redutor_de_velocidade_na_rua_elisio_de_oliveira_barreto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/482/ind_003_troca_de_lampadas_vila_nicolau.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/483/ind_004_troca_de_lampadas_rua_gumercindo_vila_oliveira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/484/ind_005_deslocamento_de_rede_eletrica_na_av._brasil_charq._de_baixo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/485/ind_006_instalacao_de_bebedouro_na_clinica_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/486/ind_007_reforma_na_calcada_proxima_da_passarela_e_cartorio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/487/ind_009_manilhamento_rua_gralha_azul_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/488/ind_010_tampas_de_bueiros__rua_hamilton_pinto_martins_bairro_oliveira_rua_clodoaldo_carneiro_bairro_imbauzinho_rua_maracana_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/489/ind_011redutor_de_lombada_rua_aparicio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/490/ind_012_construcao_de_bueiro_faxinal_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/491/ind_013_construcao_de_um_portal_com_portico_luminarios_charqueada_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/492/ind_014_lombadas_na_rua_tocantis_bairro_conj._primavera.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/493/ind_015_lombadas_na_rua_rio_tiete_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/494/ind_016_colocacao_de_prefixos_identificadores_em_todos_os_veiculos_da_frota_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/495/ind_017_restauracao_de_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/496/ind_018_reforma_de_bueiros_na_avenida_brasil_charqueada_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/497/ind_019_lombada_serra_do_facao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/498/ind_020_patrolamento_rua_jose_mario_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/499/ind_021_instalar_monitoramentoe_inclusao_de_inspetor_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/500/ind_022_redutor_de_velocidade_na_avenida_ivo_jangada_em_frente_ao_colegio_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/501/ind_023_limpeza_completa_ao_lado_da_escola_municipal_joao_rodrigues_dos_santos_charq.baixo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/502/ind_024_manilhamento_e_cascalhamento_na_estrada_dos_gracia_juca_pedro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/503/ind_025_manutencao_bueiro_br_376_e_semei_paraiso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/504/ind_026_reforma_calcada_rua_clodoaldo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/505/ind_027_patrolamento_cascalhamento_espigao_do_inga.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/506/ind_028__patrolamento_e_cascalhamento_rua_piaui.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/507/ind_029_patrolamento_cascalhamento_e_rolo_compactador_acesso_sitio_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/508/ind_030_manilhamento_gramados.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/509/ind_031_-_redutor_de_velocidade_na_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/510/ind_032_construcao_de_bueiro_areia_preta_de_cima.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/321/ind_033_melhorias_beco_ivo_jangada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/511/ind_034_redutor_de_lombada_rua_willy_gibson_vila_jangada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/512/ind_035_redutor_de_lombada_rua_clodoaldo_carneiro_bairro_imbauzinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/322/ind_036_elevacao_lombada__pros_bom_preco.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/513/ind_037_patrolamento_na_estrada_rural_comunidade_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/514/ind_038_patrolamento_e_cascalhamento_na_rua_projetada_fundos_do_bairro_conj_pioneiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/515/ind_039_patrolamento_e_cascalhamento_estrada_da_cerrinha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/516/ind_040_construir_um_banheiro_na_sala_do_auditorio_da_escola_julia_wanderlei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/517/ind_041_instalacao_de_uma_lixeira_na_frente_da_empresa_guaiba.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/332/ind_042_colocacao_de_manilhamento_escola_mun_joao_r._charqueada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/318/ind_043_iluminacao_esterna_ps_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/319/ind_044_lombada_rua_mutum_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/323/ind_045_manilhamento_anti_po_rua_tocantins_primavera.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/324/ind_46_colocacao_de_anti_po_na_rua_jandaia_nogueira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/325/ind_047_coloacao_manilhamento_de_trecho_na_rua_imbauzeiro_jardim_do_eden.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/326/ind_48_elevacao_de_asfalto_rua_alcino_p._moreira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/333/ind_049_instalar_poste_de_luz_dentro_do_patio_do_ps_da_charqueada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ind_050_lombadas_na_rua_jorgina_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/329/ind_051manilhamento_rua_gralha_azul.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/330/ind_052_colocar_cx_de_esgoto_e_manilhamento_rua_pavao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/331/ind_053_limpeza_manilhamento_fabricacao_cx_pluvial__rua_gralha_azul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/518/ind_054_curso_de_capacitacao_primeiros_socorros_para_rede_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/334/ind_055_-_lombada_rua_aontonio_borges.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/519/ind_056_refazer_a_pintura_da_quadra_vila_nicolau.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/337/ind_057_ponto_de_taxi_charqueada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/520/ind_058_patrolamento_e_cascalhamento_rua_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/521/ind_060_kit_basico_lanche.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ind_061_-_queda_de_barreira_rua_jamuru.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/522/ind_062_construcao_de_um_ponto_de_taxicharqueada_de_cima.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/335/ind_063_-_manutencao_e_manilhamento_rua_horacio_klabin.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/523/ind_064_-_manutencao_e_manilhamento_rua_samuel_klabin.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/524/ind_065_-_redutor_de_velocidade_na_rua_maracana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/525/ind_066_extensao_de_rede_de_energia_eletrica_na_frente_do_posto_imbau_a_passarela_sentido_bairro_oliveira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/526/ind_067_reparos_na_ponte_do_faxinal_de_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/527/ind_068_-_manutencao_na_rua_minervina.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/528/ind_069_refazer_manilhamento_rua_piaui.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/530/ind_071_extensao_de_rede_eletrica_na_rua_bc_amazonas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/531/ind_072_colocacao_de_toldo_na_saidachegada_de_emergencia_elias_abraao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/532/ind_073_existencia_do_protocolo_da_rede_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/533/ind_074_patrolamento_e_cascalhamento_na_estrada_da_campina_e_do_faxinal.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/534/ind_075_lombada_rua_jacutinga_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/535/ind_076_criacao_cons._mun._direitos_pessoa_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/536/ind_077__patrolamento_e_cascalhamento_estrada_do_faxinal_de_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/537/ind_078_manutencao_nos_brinquedos_da_praca.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/538/ind_079_patrolamento_e_cascalhamento_limpeza_charqueada_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/539/ind_080_insalubridade_aos_servidores_da_acao_social.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/387/proj001-tombamento_figueira-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/388/proj002-inclusaoautista-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/389/proj003-vencservidores-pl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/390/proj004-subsidiovereadores-pl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_005_-_denominacao_rua_vereador_rosivaldo.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/392/proj006-diarias-pl.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/544/proj007-cidadao_roberto-emanoel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/545/proj008-cidadao_aliel-pl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/546/proj009-cordao_de_girassol-rena.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/547/proj010-vencservidoresgratificacao-pl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/548/proj011-dia_do_cristao-pl.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/551/proj012-denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/projeto_de_resolucao_no_01.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/projeto_de_resolucao_no_02.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/540/requerimento_no_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_no_4.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_no_5.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_no_8.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_no_9.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/393/aut001-proj001leg-tombamentofigueira-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/394/aut002-proj_001-procuradoriageral-pe.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/395/aut003-proj_002-alterarlei407.11-pe.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/396/aut004-proj002-inclusaoautista-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/397/aut005-proj006-alteraleiconstutelar-pe.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/399/aut007-proj004-feiradobem-pe.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/401/aut008-proj005-adetur-pe.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/402/aut009-proj004-subsidiovereadores-pl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/403/aut010-proj003-vencservidores-pl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/404/aut011-proj008-credito_adicional_279.36000.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/405/aut012-proj010-vencservidores-pe.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/406/aut013-proj012-ldo-pe.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/407/aut014-proj013-porteiraadentro-pe.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/408/aut015-proj015-engcivisadm-pe.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/409/aut016-proj014-bll-pe.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/410/aut017-proj009-simpoa-pe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/411/aut018-proj05-denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/412/aut019-proj006-diarias-pl.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/413/aut020-proj016-refis.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/414/aut021-proj018-leilao-pe.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/415/aut022-proj007-cidadao_roberto-emanoel.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/416/aut023-proj011-baresesimilares-pe.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/417/aut024-proj023-programaminhacasaminhavida-pe.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/418/aut025-proj024-planomunicipal_de_cultura-pe.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/464/aut028-proj020-primeiros_socorros.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/465/aut029-proj026-piso_pessoal_da_saude.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/466/aut030-proj009-cordao_de_girassol-pl.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/467/aut031-proj010-vencservidoresgratificacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/468/aut032-proj027-servidor_cedido.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/470/aut034-proj031-credito_especial_70.00000.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/471/aut035-proj030-abertura_de_dreditos_especiais_600.00000.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/472/aut036-abertura_de_dreditos_especiais_3576910.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/473/aut037-proj033-subsidio_integrantes_da_saude.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/475/aut039-proj038-cesta_kit_natalina-pe.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/477/aut041-proj011-dia_municipal_do_cristao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/479/aut043-incentivo_a_ovinocapricultura-pe.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/562/aut045-proj040-extingue_cargos.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/559/aut046-proj041-regulamenta_as_acoes_e_servicos_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/560/parcjr127-proj041-regulamenta_as_acoes_e_servicos_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/561/parcfo128-proj041-regulamenta_as_acoes_e_servicos_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/564/parcjr129-proj040-extingue_cargos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/563/parcfo130-proj040-extingue_cargos.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/555/parcfo135-proj026-piso_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/557/parcjr0136-proj005-denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/558/parcjr0137-proj005-denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/549/parcfo138-proj008-creditos_adicionais_especiais_279.36000.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/554/parcjr141-proj031-creditos_adicionais_especiais_70.00000.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/440/parcjr001-proj001-tombamento-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/441/parcjr002-proj002-alteralei407.11-pe.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/423/parcfo004-proj001-procuradoria_geral-pe.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/442/parcjr005-proj004-feiradobem-pe.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/444/parcjr008-proj006-diarias-pl.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/425/parcfo009-proj006-diarias-pl.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/426/parcfo011-proj006-alteraleiconstutelar-pe.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/445/parcjr012-proj006-alteraleiconstutelar-pe.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/427/parcfo013-proj002-inclusaoautista-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/446/parcjr014-proj002-inclusaoautista-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/448/parcjr015-proj001-procuradoriageral-pe.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/449/parcjr016-proj015-engcivisadm-pe.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/450/parcjr018-proj014-bll-pe.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/429/parcfo019-proj014-bll-pe.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/430/parcfo021-proj013-porteiraadentro-pe.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/451/parcjr022-proj010-vencservidor-pe.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/431/parcfo023-proj010-vencservidores-pe.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/452/parcjr036-proj018-leilao-pe.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/432/parcfo037-proj018-leilao-pe.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/454/parcjr044-proj003-vencservidor-pl.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/434/parcfo045-proj003-vencservidor-pl.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/455/parcjr046-proj013-porteiraadentro-pe.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/456/parcjr047-proj012-ldo-pe.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/457/parcjr052-proj009-simpoa-pe.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/458/parcjr063-proj011-baresesimilares-pe.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/437/parcfo064-proj011-bares_e_similares-pe.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/459/parcjr069-proj023-programaminhacasaminhavida-pe.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/438/parcfo070-proj023-programaminhacasaminhavida-pe.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/460/parcjr071-proj024-planomunicipaldecultura-pe.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/439/parcfo072-proj024-planomunicipaldecultura-pl.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/880/dispensa_de_licitacao_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/889/dispensa_de_licitacao_002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/890/dispensa_de_licitacao_003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/891/dispensa_de_licitacao_004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/892/dispensa_de_licitacao_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/893/dispensa_de_licitacao_006_de_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/894/dispensa_de_licitacao_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/895/dispensa_de_licitacao_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/896/dispensa_de_licitacao_009_de_2023.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/897/dispensa_de_licitacao_010_de_2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/898/dispensa_de_licitacao_011_de_2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/899/dispensa_de_licitacao_012_de_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/900/dispensa_de_licitacao_013_de_2023.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/901/dispensa_de_licitacao_014_de_2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/923/contrato_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/924/contrato_002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/925/contrato_004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/926/contrato_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/927/contrato_006_de_2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/928/contrato_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/929/contrato_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/930/contrato_009_de_2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/931/contrato_010_de_2023.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/932/contrato_011_de_2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/933/contrato_012_de_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/480/ind_001_reforma_na_ponte_da_charqueada_dos_betins.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/481/ind_002_redutor_de_velocidade_na_rua_elisio_de_oliveira_barreto.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/482/ind_003_troca_de_lampadas_vila_nicolau.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/483/ind_004_troca_de_lampadas_rua_gumercindo_vila_oliveira.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/484/ind_005_deslocamento_de_rede_eletrica_na_av._brasil_charq._de_baixo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/485/ind_006_instalacao_de_bebedouro_na_clinica_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/486/ind_007_reforma_na_calcada_proxima_da_passarela_e_cartorio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/487/ind_009_manilhamento_rua_gralha_azul_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/488/ind_010_tampas_de_bueiros__rua_hamilton_pinto_martins_bairro_oliveira_rua_clodoaldo_carneiro_bairro_imbauzinho_rua_maracana_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/489/ind_011redutor_de_lombada_rua_aparicio_de_lima.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/490/ind_012_construcao_de_bueiro_faxinal_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/491/ind_013_construcao_de_um_portal_com_portico_luminarios_charqueada_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/492/ind_014_lombadas_na_rua_tocantis_bairro_conj._primavera.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/493/ind_015_lombadas_na_rua_rio_tiete_bairro_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/494/ind_016_colocacao_de_prefixos_identificadores_em_todos_os_veiculos_da_frota_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/495/ind_017_restauracao_de_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/496/ind_018_reforma_de_bueiros_na_avenida_brasil_charqueada_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/497/ind_019_lombada_serra_do_facao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/498/ind_020_patrolamento_rua_jose_mario_sobrinho.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/499/ind_021_instalar_monitoramentoe_inclusao_de_inspetor_na_rede_municipal_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/500/ind_022_redutor_de_velocidade_na_avenida_ivo_jangada_em_frente_ao_colegio_tancredo_neves.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/501/ind_023_limpeza_completa_ao_lado_da_escola_municipal_joao_rodrigues_dos_santos_charq.baixo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/502/ind_024_manilhamento_e_cascalhamento_na_estrada_dos_gracia_juca_pedro.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/503/ind_025_manutencao_bueiro_br_376_e_semei_paraiso.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/504/ind_026_reforma_calcada_rua_clodoaldo_carneiro.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/505/ind_027_patrolamento_cascalhamento_espigao_do_inga.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/506/ind_028__patrolamento_e_cascalhamento_rua_piaui.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/507/ind_029_patrolamento_cascalhamento_e_rolo_compactador_acesso_sitio_sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/508/ind_030_manilhamento_gramados.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/509/ind_031_-_redutor_de_velocidade_na_rua_amazonas.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/510/ind_032_construcao_de_bueiro_areia_preta_de_cima.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/321/ind_033_melhorias_beco_ivo_jangada.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/511/ind_034_redutor_de_lombada_rua_willy_gibson_vila_jangada.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/512/ind_035_redutor_de_lombada_rua_clodoaldo_carneiro_bairro_imbauzinho.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/322/ind_036_elevacao_lombada__pros_bom_preco.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/513/ind_037_patrolamento_na_estrada_rural_comunidade_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/514/ind_038_patrolamento_e_cascalhamento_na_rua_projetada_fundos_do_bairro_conj_pioneiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/515/ind_039_patrolamento_e_cascalhamento_estrada_da_cerrinha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/516/ind_040_construir_um_banheiro_na_sala_do_auditorio_da_escola_julia_wanderlei.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/517/ind_041_instalacao_de_uma_lixeira_na_frente_da_empresa_guaiba.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/332/ind_042_colocacao_de_manilhamento_escola_mun_joao_r._charqueada.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/318/ind_043_iluminacao_esterna_ps_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/319/ind_044_lombada_rua_mutum_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/323/ind_045_manilhamento_anti_po_rua_tocantins_primavera.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/324/ind_46_colocacao_de_anti_po_na_rua_jandaia_nogueira.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/325/ind_047_coloacao_manilhamento_de_trecho_na_rua_imbauzeiro_jardim_do_eden.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/326/ind_48_elevacao_de_asfalto_rua_alcino_p._moreira.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/333/ind_049_instalar_poste_de_luz_dentro_do_patio_do_ps_da_charqueada.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ind_050_lombadas_na_rua_jorgina_cidade_alta.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/329/ind_051manilhamento_rua_gralha_azul.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/330/ind_052_colocar_cx_de_esgoto_e_manilhamento_rua_pavao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/331/ind_053_limpeza_manilhamento_fabricacao_cx_pluvial__rua_gralha_azul.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/518/ind_054_curso_de_capacitacao_primeiros_socorros_para_rede_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/334/ind_055_-_lombada_rua_aontonio_borges.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/519/ind_056_refazer_a_pintura_da_quadra_vila_nicolau.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/337/ind_057_ponto_de_taxi_charqueada.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/520/ind_058_patrolamento_e_cascalhamento_rua_jaguatirica.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/521/ind_060_kit_basico_lanche.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ind_061_-_queda_de_barreira_rua_jamuru.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/522/ind_062_construcao_de_um_ponto_de_taxicharqueada_de_cima.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/335/ind_063_-_manutencao_e_manilhamento_rua_horacio_klabin.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/523/ind_064_-_manutencao_e_manilhamento_rua_samuel_klabin.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/524/ind_065_-_redutor_de_velocidade_na_rua_maracana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/525/ind_066_extensao_de_rede_de_energia_eletrica_na_frente_do_posto_imbau_a_passarela_sentido_bairro_oliveira.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/526/ind_067_reparos_na_ponte_do_faxinal_de_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/527/ind_068_-_manutencao_na_rua_minervina.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/528/ind_069_refazer_manilhamento_rua_piaui.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/530/ind_071_extensao_de_rede_eletrica_na_rua_bc_amazonas.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/531/ind_072_colocacao_de_toldo_na_saidachegada_de_emergencia_elias_abraao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/532/ind_073_existencia_do_protocolo_da_rede_de_protecao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/533/ind_074_patrolamento_e_cascalhamento_na_estrada_da_campina_e_do_faxinal.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/534/ind_075_lombada_rua_jacutinga_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/535/ind_076_criacao_cons._mun._direitos_pessoa_deficiencia.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/536/ind_077__patrolamento_e_cascalhamento_estrada_do_faxinal_de_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/537/ind_078_manutencao_nos_brinquedos_da_praca.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/538/ind_079_patrolamento_e_cascalhamento_limpeza_charqueada_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/539/ind_080_insalubridade_aos_servidores_da_acao_social.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/387/proj001-tombamento_figueira-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/388/proj002-inclusaoautista-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/389/proj003-vencservidores-pl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/390/proj004-subsidiovereadores-pl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/391/projeto_de_lei_005_-_denominacao_rua_vereador_rosivaldo.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/392/proj006-diarias-pl.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/544/proj007-cidadao_roberto-emanoel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/545/proj008-cidadao_aliel-pl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/546/proj009-cordao_de_girassol-rena.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/547/proj010-vencservidoresgratificacao-pl.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/548/proj011-dia_do_cristao-pl.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/551/proj012-denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1054/projeto_de_resolucao_no_01.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1055/projeto_de_resolucao_no_02.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/540/requerimento_no_1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/541/requerimento_no_2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1056/requerimento_no_4.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1057/requerimento_no_5.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1058/requerimento_no_8.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1059/requerimento_no_9.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/542/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1060/requerimento_no_11.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/543/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/560/parcjr127-proj041-regulamenta_as_acoes_e_servicos_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/561/parcfo128-proj041-regulamenta_as_acoes_e_servicos_de_vigilancia_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/564/parcjr129-proj040-extingue_cargos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/563/parcfo130-proj040-extingue_cargos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/555/parcfo135-proj026-piso_servidores_da_saude.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/557/parcjr0136-proj005-denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/558/parcjr0137-proj005-denominacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/549/parcfo138-proj008-creditos_adicionais_especiais_279.36000.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/554/parcjr141-proj031-creditos_adicionais_especiais_70.00000.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/440/parcjr001-proj001-tombamento-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/441/parcjr002-proj002-alteralei407.11-pe.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/423/parcfo004-proj001-procuradoria_geral-pe.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/442/parcjr005-proj004-feiradobem-pe.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/444/parcjr008-proj006-diarias-pl.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/425/parcfo009-proj006-diarias-pl.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/426/parcfo011-proj006-alteraleiconstutelar-pe.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/445/parcjr012-proj006-alteraleiconstutelar-pe.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/427/parcfo013-proj002-inclusaoautista-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/446/parcjr014-proj002-inclusaoautista-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/448/parcjr015-proj001-procuradoriageral-pe.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/449/parcjr016-proj015-engcivisadm-pe.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/450/parcjr018-proj014-bll-pe.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/429/parcfo019-proj014-bll-pe.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/430/parcfo021-proj013-porteiraadentro-pe.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/451/parcjr022-proj010-vencservidor-pe.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/431/parcfo023-proj010-vencservidores-pe.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/452/parcjr036-proj018-leilao-pe.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/432/parcfo037-proj018-leilao-pe.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/454/parcjr044-proj003-vencservidor-pl.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/434/parcfo045-proj003-vencservidor-pl.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/455/parcjr046-proj013-porteiraadentro-pe.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/456/parcjr047-proj012-ldo-pe.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/457/parcjr052-proj009-simpoa-pe.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/458/parcjr063-proj011-baresesimilares-pe.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/437/parcfo064-proj011-bares_e_similares-pe.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/459/parcjr069-proj023-programaminhacasaminhavida-pe.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/438/parcfo070-proj023-programaminhacasaminhavida-pe.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/460/parcjr071-proj024-planomunicipaldecultura-pe.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/439/parcfo072-proj024-planomunicipaldecultura-pl.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/880/dispensa_de_licitacao_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/889/dispensa_de_licitacao_002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/890/dispensa_de_licitacao_003_de_2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/891/dispensa_de_licitacao_004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/892/dispensa_de_licitacao_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/893/dispensa_de_licitacao_006_de_2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/894/dispensa_de_licitacao_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/895/dispensa_de_licitacao_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/896/dispensa_de_licitacao_009_de_2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/897/dispensa_de_licitacao_010_de_2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/898/dispensa_de_licitacao_011_de_2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/899/dispensa_de_licitacao_012_de_2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/900/dispensa_de_licitacao_013_de_2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/901/dispensa_de_licitacao_014_de_2023.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/923/contrato_001_de_2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/924/contrato_002_de_2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/925/contrato_004_de_2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/926/contrato_005_de_2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/927/contrato_006_de_2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/928/contrato_007_de_2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/929/contrato_008_de_2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/930/contrato_009_de_2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/931/contrato_010_de_2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/932/contrato_011_de_2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/933/contrato_012_de_2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1149/decreto_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1148/decreto_legislativo_2.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2023/1147/decreto_legislativo_3.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H222"/>
+  <dimension ref="A1:H180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5272,2909 +4939,1913 @@
       </c>
       <c r="D103" t="s">
         <v>381</v>
       </c>
       <c r="E103" t="s">
         <v>382</v>
       </c>
       <c r="F103" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>407</v>
       </c>
       <c r="H103" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>409</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>10</v>
+        <v>410</v>
       </c>
       <c r="D104" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E104" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="F104" t="s">
-        <v>18</v>
+        <v>413</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="H104" t="s">
-        <v>337</v>
+        <v>415</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>17</v>
+        <v>417</v>
       </c>
       <c r="D105" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E105" t="s">
-        <v>411</v>
+        <v>412</v>
+      </c>
+      <c r="F105" t="s">
+        <v>418</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="H105" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>22</v>
+        <v>421</v>
       </c>
       <c r="D106" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E106" t="s">
-        <v>411</v>
+        <v>412</v>
+      </c>
+      <c r="F106" t="s">
+        <v>413</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="H106" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>26</v>
+        <v>425</v>
       </c>
       <c r="D107" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E107" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="F107" t="s">
-        <v>18</v>
+        <v>418</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="H107" t="s">
-        <v>340</v>
+        <v>423</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>30</v>
+        <v>428</v>
       </c>
       <c r="D108" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E108" t="s">
-        <v>411</v>
+        <v>412</v>
+      </c>
+      <c r="F108" t="s">
+        <v>413</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>422</v>
+        <v>248</v>
       </c>
       <c r="H108" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>35</v>
+        <v>431</v>
       </c>
       <c r="D109" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E109" t="s">
-        <v>411</v>
+        <v>412</v>
+      </c>
+      <c r="F109" t="s">
+        <v>418</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>248</v>
+        <v>432</v>
       </c>
       <c r="H109" t="s">
-        <v>425</v>
+        <v>433</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>426</v>
+        <v>434</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>39</v>
+        <v>435</v>
       </c>
       <c r="D110" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E110" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="H110" t="s">
-        <v>428</v>
+        <v>437</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>429</v>
+        <v>438</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>358</v>
+        <v>439</v>
       </c>
       <c r="D111" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E111" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>430</v>
+        <v>440</v>
       </c>
       <c r="H111" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>432</v>
+        <v>441</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>44</v>
+        <v>442</v>
       </c>
       <c r="D112" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E112" t="s">
-        <v>411</v>
+        <v>412</v>
+      </c>
+      <c r="F112" t="s">
+        <v>413</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>433</v>
+        <v>443</v>
       </c>
       <c r="H112" t="s">
-        <v>346</v>
+        <v>444</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>434</v>
+        <v>445</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>48</v>
+        <v>446</v>
       </c>
       <c r="D113" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E113" t="s">
-        <v>411</v>
+        <v>412</v>
+      </c>
+      <c r="F113" t="s">
+        <v>413</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>435</v>
+        <v>248</v>
       </c>
       <c r="H113" t="s">
-        <v>436</v>
+        <v>447</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>437</v>
+        <v>448</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>53</v>
+        <v>449</v>
       </c>
       <c r="D114" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E114" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>438</v>
+        <v>248</v>
       </c>
       <c r="H114" t="s">
-        <v>439</v>
+        <v>450</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>440</v>
+        <v>451</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>58</v>
+        <v>452</v>
       </c>
       <c r="D115" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E115" t="s">
-        <v>411</v>
+        <v>412</v>
+      </c>
+      <c r="F115" t="s">
+        <v>418</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>441</v>
+        <v>453</v>
       </c>
       <c r="H115" t="s">
-        <v>442</v>
+        <v>450</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="D116" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E116" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>444</v>
+        <v>457</v>
       </c>
       <c r="H116" t="s">
-        <v>445</v>
+        <v>458</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>446</v>
+        <v>459</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="D117" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E117" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F117" t="s">
+        <v>413</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>447</v>
+        <v>460</v>
       </c>
       <c r="H117" t="s">
-        <v>448</v>
+        <v>461</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>449</v>
+        <v>462</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>70</v>
+        <v>22</v>
       </c>
       <c r="D118" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E118" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>450</v>
+        <v>248</v>
       </c>
       <c r="H118" t="s">
-        <v>451</v>
+        <v>461</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>452</v>
+        <v>463</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="D119" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E119" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>453</v>
+        <v>464</v>
       </c>
       <c r="H119" t="s">
-        <v>454</v>
+        <v>465</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>466</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>30</v>
+      </c>
+      <c r="D120" t="s">
         <v>455</v>
       </c>
-      <c r="B120" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E120" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>456</v>
+        <v>467</v>
       </c>
       <c r="H120" t="s">
-        <v>457</v>
+        <v>468</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>458</v>
+        <v>469</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="D121" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E121" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F121" t="s">
+        <v>418</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>459</v>
+        <v>248</v>
       </c>
       <c r="H121" t="s">
-        <v>460</v>
+        <v>470</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>461</v>
+        <v>471</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>86</v>
+        <v>39</v>
       </c>
       <c r="D122" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E122" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>462</v>
+        <v>248</v>
       </c>
       <c r="H122" t="s">
-        <v>352</v>
+        <v>470</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>463</v>
+        <v>472</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>90</v>
+        <v>358</v>
       </c>
       <c r="D123" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E123" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F123" t="s">
+        <v>413</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>464</v>
+        <v>473</v>
       </c>
       <c r="H123" t="s">
-        <v>465</v>
+        <v>474</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>466</v>
+        <v>475</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>94</v>
+        <v>44</v>
       </c>
       <c r="D124" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E124" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>467</v>
+        <v>476</v>
       </c>
       <c r="H124" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="D125" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E125" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F125" t="s">
+        <v>418</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>470</v>
+        <v>478</v>
       </c>
       <c r="H125" t="s">
-        <v>471</v>
+        <v>479</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>472</v>
+        <v>480</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="D126" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E126" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F126" t="s">
+        <v>413</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>473</v>
+        <v>481</v>
       </c>
       <c r="H126" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>475</v>
+        <v>482</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>107</v>
+        <v>62</v>
       </c>
       <c r="D127" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E127" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>476</v>
+        <v>483</v>
       </c>
       <c r="H127" t="s">
-        <v>477</v>
+        <v>484</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>478</v>
+        <v>485</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>111</v>
+        <v>66</v>
       </c>
       <c r="D128" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E128" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>479</v>
+        <v>486</v>
       </c>
       <c r="H128" t="s">
-        <v>480</v>
+        <v>487</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>481</v>
+        <v>488</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>115</v>
+        <v>70</v>
       </c>
       <c r="D129" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E129" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F129" t="s">
-        <v>482</v>
+        <v>413</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>248</v>
+        <v>489</v>
       </c>
       <c r="H129" t="s">
-        <v>483</v>
+        <v>490</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>484</v>
+        <v>491</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>119</v>
+        <v>74</v>
       </c>
       <c r="D130" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E130" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F130" t="s">
+        <v>413</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>248</v>
+        <v>492</v>
       </c>
       <c r="H130" t="s">
-        <v>485</v>
+        <v>493</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>486</v>
+        <v>494</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>123</v>
+        <v>78</v>
       </c>
       <c r="D131" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E131" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F131" t="s">
-        <v>487</v>
+        <v>418</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>488</v>
+        <v>248</v>
       </c>
       <c r="H131" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>127</v>
+        <v>82</v>
       </c>
       <c r="D132" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E132" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="H132" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
       <c r="D133" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E133" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>456</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="H133" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="D134" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E134" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F134" t="s">
-        <v>487</v>
+        <v>418</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="H134" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="D135" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E135" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>456</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="H135" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>143</v>
+        <v>103</v>
       </c>
       <c r="D136" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E136" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>248</v>
+        <v>509</v>
       </c>
       <c r="H136" t="s">
-        <v>503</v>
+        <v>510</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>504</v>
+        <v>511</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="D137" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E137" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F137" t="s">
+        <v>413</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c r="H137" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>507</v>
+        <v>514</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="D138" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E138" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F138" t="s">
+        <v>418</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>508</v>
+        <v>515</v>
       </c>
       <c r="H138" t="s">
-        <v>506</v>
+        <v>513</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>509</v>
+        <v>516</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>155</v>
+        <v>179</v>
       </c>
       <c r="D139" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E139" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F139" t="s">
-        <v>487</v>
+        <v>413</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>510</v>
+        <v>248</v>
       </c>
       <c r="H139" t="s">
-        <v>511</v>
+        <v>346</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>512</v>
+        <v>517</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>159</v>
+        <v>187</v>
       </c>
       <c r="D140" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E140" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F140" t="s">
+        <v>413</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>513</v>
+        <v>518</v>
       </c>
       <c r="H140" t="s">
-        <v>514</v>
+        <v>343</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>163</v>
+        <v>191</v>
       </c>
       <c r="D141" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E141" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>456</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>248</v>
+        <v>520</v>
       </c>
       <c r="H141" t="s">
-        <v>516</v>
+        <v>343</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>167</v>
+        <v>195</v>
       </c>
       <c r="D142" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E142" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F142" t="s">
-        <v>487</v>
+        <v>413</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="H142" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>171</v>
+        <v>199</v>
       </c>
       <c r="D143" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E143" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>248</v>
+        <v>525</v>
       </c>
       <c r="H143" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>175</v>
+        <v>203</v>
       </c>
       <c r="D144" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E144" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F144" t="s">
+        <v>418</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>522</v>
+        <v>248</v>
       </c>
       <c r="H144" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>179</v>
+        <v>219</v>
       </c>
       <c r="D145" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E145" t="s">
-        <v>411</v>
+        <v>456</v>
+      </c>
+      <c r="F145" t="s">
+        <v>413</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>248</v>
+        <v>529</v>
       </c>
       <c r="H145" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>183</v>
+        <v>223</v>
       </c>
       <c r="D146" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E146" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F146" t="s">
-        <v>487</v>
+        <v>418</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>527</v>
+        <v>248</v>
       </c>
       <c r="H146" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>191</v>
+        <v>263</v>
       </c>
       <c r="D147" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E147" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F147" t="s">
-        <v>487</v>
+        <v>413</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="H147" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>195</v>
+        <v>267</v>
       </c>
       <c r="D148" t="s">
-        <v>410</v>
+        <v>455</v>
       </c>
       <c r="E148" t="s">
-        <v>411</v>
+        <v>456</v>
       </c>
       <c r="F148" t="s">
-        <v>487</v>
+        <v>418</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>533</v>
+        <v>536</v>
       </c>
       <c r="H148" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>536</v>
+        <v>287</v>
       </c>
       <c r="D149" t="s">
-        <v>537</v>
+        <v>455</v>
       </c>
       <c r="E149" t="s">
+        <v>456</v>
+      </c>
+      <c r="F149" t="s">
+        <v>413</v>
+      </c>
+      <c r="G149" s="1" t="s">
         <v>538</v>
       </c>
-      <c r="F149" t="s">
+      <c r="H149" t="s">
         <v>539</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
+        <v>540</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>291</v>
+      </c>
+      <c r="D150" t="s">
+        <v>455</v>
+      </c>
+      <c r="E150" t="s">
+        <v>456</v>
+      </c>
+      <c r="F150" t="s">
+        <v>418</v>
+      </c>
+      <c r="G150" s="1" t="s">
         <v>541</v>
       </c>
-      <c r="B150" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H150" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>546</v>
+        <v>294</v>
       </c>
       <c r="D151" t="s">
-        <v>537</v>
+        <v>455</v>
       </c>
       <c r="E151" t="s">
-        <v>538</v>
+        <v>456</v>
       </c>
       <c r="F151" t="s">
-        <v>539</v>
+        <v>413</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="H151" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>549</v>
+        <v>298</v>
       </c>
       <c r="D152" t="s">
-        <v>537</v>
+        <v>455</v>
       </c>
       <c r="E152" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>456</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="H152" t="s">
-        <v>531</v>
+        <v>544</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
+        <v>547</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" t="s">
+        <v>548</v>
+      </c>
+      <c r="E153" t="s">
+        <v>549</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H153" t="s">
         <v>551</v>
-      </c>
-[...19 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
+        <v>552</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>17</v>
+      </c>
+      <c r="D154" t="s">
+        <v>548</v>
+      </c>
+      <c r="E154" t="s">
+        <v>549</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="H154" t="s">
         <v>554</v>
-      </c>
-[...19 lines deleted...]
-        <v>492</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
+        <v>555</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>22</v>
+      </c>
+      <c r="D155" t="s">
+        <v>548</v>
+      </c>
+      <c r="E155" t="s">
+        <v>549</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H155" t="s">
         <v>557</v>
-      </c>
-[...16 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
+        <v>558</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>26</v>
+      </c>
+      <c r="D156" t="s">
+        <v>548</v>
+      </c>
+      <c r="E156" t="s">
+        <v>549</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H156" t="s">
         <v>560</v>
-      </c>
-[...16 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
+        <v>561</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>30</v>
+      </c>
+      <c r="D157" t="s">
+        <v>548</v>
+      </c>
+      <c r="E157" t="s">
+        <v>549</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H157" t="s">
         <v>563</v>
-      </c>
-[...19 lines deleted...]
-        <v>566</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>568</v>
+        <v>35</v>
       </c>
       <c r="D158" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="E158" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>549</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>248</v>
+        <v>565</v>
       </c>
       <c r="H158" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>571</v>
+        <v>39</v>
       </c>
       <c r="D159" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="E159" t="s">
-        <v>538</v>
+        <v>549</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>248</v>
+        <v>568</v>
       </c>
       <c r="H159" t="s">
-        <v>572</v>
+        <v>569</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>574</v>
+        <v>358</v>
       </c>
       <c r="D160" t="s">
-        <v>537</v>
+        <v>548</v>
       </c>
       <c r="E160" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="H160" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D161" t="s">
-        <v>577</v>
+        <v>548</v>
       </c>
       <c r="E161" t="s">
-        <v>578</v>
+        <v>549</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="H161" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D162" t="s">
+        <v>548</v>
+      </c>
+      <c r="E162" t="s">
+        <v>549</v>
+      </c>
+      <c r="G162" s="1" t="s">
         <v>577</v>
       </c>
-      <c r="E162" t="s">
+      <c r="H162" t="s">
         <v>578</v>
-      </c>
-[...7 lines deleted...]
-        <v>583</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>22</v>
+        <v>53</v>
       </c>
       <c r="D163" t="s">
-        <v>577</v>
+        <v>548</v>
       </c>
       <c r="E163" t="s">
-        <v>578</v>
+        <v>549</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>248</v>
+        <v>580</v>
       </c>
       <c r="H163" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="D164" t="s">
-        <v>577</v>
+        <v>548</v>
       </c>
       <c r="E164" t="s">
-        <v>578</v>
+        <v>549</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="H164" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="D165" t="s">
-        <v>577</v>
+        <v>548</v>
       </c>
       <c r="E165" t="s">
-        <v>578</v>
+        <v>549</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="H165" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="D166" t="s">
-        <v>577</v>
+        <v>548</v>
       </c>
       <c r="E166" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>248</v>
+        <v>589</v>
       </c>
       <c r="H166" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
+        <v>591</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>10</v>
+      </c>
+      <c r="D167" t="s">
+        <v>592</v>
+      </c>
+      <c r="E167" t="s">
         <v>593</v>
       </c>
-      <c r="B167" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G167" s="1" t="s">
-        <v>248</v>
+        <v>594</v>
       </c>
       <c r="H167" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>358</v>
+        <v>17</v>
       </c>
       <c r="D168" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E168" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>593</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="H168" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="D169" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E169" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="H169" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="D170" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E170" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>593</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="H170" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="D171" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E171" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>593</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="H171" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="D172" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E172" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="H172" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>66</v>
+        <v>358</v>
       </c>
       <c r="D173" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E173" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="H173" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="D174" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E174" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>593</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="H174" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>74</v>
+        <v>48</v>
       </c>
       <c r="D175" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E175" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>593</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="H175" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="D176" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E176" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>593</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>248</v>
+        <v>621</v>
       </c>
       <c r="H176" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>82</v>
+        <v>58</v>
       </c>
       <c r="D177" t="s">
-        <v>577</v>
+        <v>592</v>
       </c>
       <c r="E177" t="s">
-        <v>578</v>
+        <v>593</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>619</v>
+        <v>624</v>
       </c>
       <c r="H177" t="s">
-        <v>620</v>
+        <v>625</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>621</v>
+        <v>626</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>86</v>
+        <v>10</v>
       </c>
       <c r="D178" t="s">
-        <v>577</v>
+        <v>627</v>
       </c>
       <c r="E178" t="s">
-        <v>578</v>
+        <v>628</v>
+      </c>
+      <c r="F178" t="s">
+        <v>418</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="H178" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>624</v>
+        <v>631</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>94</v>
+        <v>17</v>
       </c>
       <c r="D179" t="s">
-        <v>577</v>
+        <v>627</v>
       </c>
       <c r="E179" t="s">
-        <v>578</v>
+        <v>628</v>
       </c>
       <c r="F179" t="s">
-        <v>543</v>
+        <v>418</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>625</v>
+        <v>632</v>
       </c>
       <c r="H179" t="s">
-        <v>626</v>
+        <v>633</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>634</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>22</v>
+      </c>
+      <c r="D180" t="s">
         <v>627</v>
       </c>
-      <c r="B180" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E180" t="s">
-        <v>578</v>
+        <v>628</v>
+      </c>
+      <c r="F180" t="s">
+        <v>418</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>628</v>
+        <v>635</v>
       </c>
       <c r="H180" t="s">
-        <v>629</v>
-[...52 lines deleted...]
-      <c r="A183" t="s">
         <v>636</v>
-      </c>
-[...949 lines deleted...]
-        <v>747</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8314,92 +6985,50 @@
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
     <hyperlink ref="G168" r:id="rId167"/>
     <hyperlink ref="G169" r:id="rId168"/>
     <hyperlink ref="G170" r:id="rId169"/>
     <hyperlink ref="G171" r:id="rId170"/>
     <hyperlink ref="G172" r:id="rId171"/>
     <hyperlink ref="G173" r:id="rId172"/>
     <hyperlink ref="G174" r:id="rId173"/>
     <hyperlink ref="G175" r:id="rId174"/>
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
-    <hyperlink ref="G181" r:id="rId180"/>
-[...40 lines deleted...]
-    <hyperlink ref="G222" r:id="rId221"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>