--- v0 (2025-12-06)
+++ v1 (2026-05-10)
@@ -10,1891 +10,1456 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1434" uniqueCount="608">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1048" uniqueCount="469">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maria Rosely Antunes Betim</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_001_manutencao_estrada_prox_sr_benjamin_do_mel.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_001_manutencao_estrada_prox_sr_benjamin_do_mel.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DAS PROXIMIDADES DO SR. BENJAMIN DO MEL.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Renilda Aparecida Betim Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_002_manilhamento_escola_ma_da_luz.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_002_manilhamento_escola_ma_da_luz.pdf</t>
   </si>
   <si>
     <t>MANILHAMENTO EM FRENTE A ESCOLA Mª DA LUZ.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_003_placa_de_sinalizacao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_003_placa_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>PLACA SINALIZANDO SEM SAÍDA NA RUA ALCINO PINTO MOREIRA, BAIRRO VILA DO REINO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_004_contrucao_de_estrada.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_004_contrucao_de_estrada.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 10 METROS DE ESTRADA NA RUA HORACIO KLABIN, BAIRRO VILA DO REINO.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_005_ponte_charqueada_dos_betins_e_do_faxinal.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_005_ponte_charqueada_dos_betins_e_do_faxinal.pdf</t>
   </si>
   <si>
     <t>RESOLVER O PROBLEMA DA PONTE DA CHARQUEADA DOS BETINS E DO FAXINAL_x000D_
 RESPOSTA - OFICIO Nº002/24 DA SECRETARIA MUNICIPAL DE OBRAS E VIAÇÃO EM ANEXO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_006_sala_para_costura.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_006_sala_para_costura.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR UMA SALA PARA COSTURA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alex Sandro de  Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_007_cuidador_de_idoso_para_viagens.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_007_cuidador_de_idoso_para_viagens.pdf</t>
   </si>
   <si>
     <t>CUIDADOR DE IDOSOS PARA ACOMPANHAMENTO.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_008_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_008_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_009_melhorias_na_feira_do_agricultor_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_009_melhorias_na_feira_do_agricultor_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE BANHEIROS NA FEIRA DO PRODUTOR.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_010_manutencao_na_feira_do_agricultor.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_010_manutencao_na_feira_do_agricultor.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NO PREDIO DA FEIRA DO AGRICULTOR.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_011_restaurar_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_011_restaurar_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>RESTAURAR AS FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Amoz Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/</t>
+    <t>http://sapl.imbau.pr.leg.br/media/</t>
   </si>
   <si>
     <t>CARRO COM MOTORISTA EXCLUSIVO DA SAÚDE PARA ATENDIMENTO NA COMUNIDADE DE FAXINAL DE SÃO PEDRO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Diego Pinto Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_013_manutencao_estrada_espigao_do_inga.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_013_manutencao_estrada_espigao_do_inga.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO ESTRADA ACESSO ESPIGÃO DO INGA.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE 20 METROS DE MANILHAMENTO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_015manilhamento_bairro_sao_cristovao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_015manilhamento_bairro_sao_cristovao.pdf</t>
   </si>
   <si>
     <t>MELHORIAS NO BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_016_tampa_para_bueiro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_016_tampa_para_bueiro.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E TAMPA DE BUEIRO, RUA ELISIO BARRETO, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_017_tampa_para_bueiro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_017_tampa_para_bueiro.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CONTRUÇÃO DE TAMPA PARA BUEIRO NA RUA ELISIO DE OLIVEIRA BARRETO, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_018_limpeza_de__bueiros.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_018_limpeza_de__bueiros.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIROS NA AVENIDA ALZEMIRA BORGESDE OLIVEIRA.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_019_tampa_para_bueiro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_019_tampa_para_bueiro.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CONSTRUÇÃO DE TAMPA DE BUEIRO, RUA ANTONIO BORGES DE OLIVEIRA, BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_020_retirada_de_arvore.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_020_retirada_de_arvore.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE UMA ARVORE, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Rosivaldo Machado</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_021_tampa_de_bueiro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_021_tampa_de_bueiro.pdf</t>
   </si>
   <si>
     <t>TAMPA DE BUEIRO, RUA MARACANA, BAIRRO SÃO CRISTÓVÃO.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_022_manutencao_na_estrada_do_tamandua.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_022_manutencao_na_estrada_do_tamandua.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA ESTRADA DO TAMANDUA, KM 222.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_023_placa_de_sinalizacao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_023_placa_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>PLACA SINALIZANDO RUA SEM SAIDA.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_024_manutencao_estrada.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_024_manutencao_estrada.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE ESTRADA</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_025_kit_lanche.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_025_kit_lanche.pdf</t>
   </si>
   <si>
     <t>KIT BASICO DE LANCHES.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_026_instalacao_de_camera_de_monitoramento.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_026_instalacao_de_camera_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE CAMERAS DE MONITORAMENTO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_027_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_027_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_028_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_028_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_029_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_029_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_030_cordao_de_girassol.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_030_cordao_de_girassol.pdf</t>
   </si>
   <si>
     <t>CORDÃO DE GIRASSOL</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_031_pavimentacao_de_rua.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_031_pavimentacao_de_rua.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO DE RUA</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_032_pavimentacao_de_rua.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_032_pavimentacao_de_rua.pdf</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Vantuil Borges de Avila</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_33_tampa_de_bueiro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_33_tampa_de_bueiro.pdf</t>
   </si>
   <si>
     <t>TAMPA DE BUEIRO</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_034_troca_do_som.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_034_troca_do_som.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DO SOM DO CCI</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/599/indicacao_035_telefone_fixo_ou_celular_para__ubs.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/599/indicacao_035_telefone_fixo_ou_celular_para__ubs.pdf</t>
   </si>
   <si>
     <t>TELEFONE FIXO OU CELULAR PARA AS UBS._x000D_
 OFICIO Nº 084 DA SECRETARIA MUNICIPAL DO GOVERNO - PMI</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/600/indicacao_036_tampa_de_bueiro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/600/indicacao_036_tampa_de_bueiro.pdf</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_037_retirada_de_entulhos.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_037_retirada_de_entulhos.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_038_instalacao_de_ventilador_ou_ar_condicionado_na_ubs_joao_ma_de_paula.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_038_instalacao_de_ventilador_ou_ar_condicionado_na_ubs_joao_ma_de_paula.pdf</t>
   </si>
   <si>
     <t>“INSTALAÇÃO DE VENTILADORES OU AR CONDICIONADO NAS SALAS DE FISIOTERAPIA NA UNIDADE JOSE MARIA DE PAULA”.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE UM NEUROPEDIATRA.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_040_manutencao_no_pavimento.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_040_manutencao_no_pavimento.pdf</t>
   </si>
   <si>
     <t>“MANUTENÇÃO NO PAVIMENTO DA RUA SANTO ANTONIO, BAIRRO VILA NICOLAU”.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_041_manutencao_nas_ruas_loteamento_sao_pedro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_041_manutencao_nas_ruas_loteamento_sao_pedro.pdf</t>
   </si>
   <si>
     <t>“MANUTENÇÃO NAS RUAS DO LOTEAMENTO SÃO PEDRO”.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/649/indicacao_042_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/649/indicacao_042_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>“IMPLANTAÇÃO DO REDUTOR DE VELOCIDADE NA RUA JORGINA MACHADO AIRES AO LADO DAS TORRES”.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_043_instalacao_de_lixeira.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_043_instalacao_de_lixeira.pdf</t>
   </si>
   <si>
     <t>“INSTALAR UMA LIXEIRA NA RUA JOSE MARIA SOBRINHO, BAIRRO OLIVEIRA”.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/651/indicacao_044_conceertar_ponto_de_onibus.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/651/indicacao_044_conceertar_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>“CONCERTAR O PONTO DE ÔNIBUS DA VILA RURAL, BAIRRO CHARQUEADA”.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/652/indicacao_045_cobertura_para_veiculos.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/652/indicacao_045_cobertura_para_veiculos.pdf</t>
   </si>
   <si>
     <t>“COBERTURA PARA OS VEICULOS DOS COLABORADORES”.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_046_redutor_de_velocidade.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_046_redutor_de_velocidade.pdf</t>
   </si>
   <si>
     <t>“IMPLANTAÇÃO DO REDUTOR DE VELOCIDADE NA RUA JOÃO PAULO AIRES, BAIRRO CIDADE ALTA”.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_047_ponto_de_onibus.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_047_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>"CONSTRUIR UM PONTO DE ONIBUS, NA AVENIDA BRASIL, CHARQUEADA DE BAIXO".</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_048_placas_de_sinalizacao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_048_placas_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO"</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_049_redutor_de_velocidade_e_placa_de_sinalizacao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_049_redutor_de_velocidade_e_placa_de_sinalizacao.pdf</t>
   </si>
   <si>
     <t>"INSTALAÇÃO FAIXA ELEVADA PARA PEDESTRES E PLACA DE SINALIZAÇÃO"</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_050_horario_de_onibus.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_050_horario_de_onibus.pdf</t>
   </si>
   <si>
     <t>"HORARIO DE ONIBUS CHARQUEADA DE BAIXO"</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_051_casa_de_apoio.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_051_casa_de_apoio.pdf</t>
   </si>
   <si>
     <t>"IMPLANTAR CASA DE APOIO NO MUNICIPIO DE CAMPO LARGO"</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_052_instalacao_de_bracos_de_luz_com_luminaria.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_052_instalacao_de_bracos_de_luz_com_luminaria.pdf</t>
   </si>
   <si>
     <t>“INSTALAÇÃO DE BRAÇOS DE LUZ COM LUMINARIAS”.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_53_ponto_de_onibus.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_53_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>CONSTRUCAO DE UM PONTO DE ONIBUS</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_054_manutencao_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_054_manutencao_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>MANUTENCAO FAIXA DE PEDESTRE</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_055_regulamentacao_de_exumacao.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_055_regulamentacao_de_exumacao.pdf</t>
   </si>
   <si>
     <t>REGULAMENTACAO DE EXUMACAO</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_049_extensao_de_rua_entre_municipios.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_049_extensao_de_rua_entre_municipios.pdf</t>
   </si>
   <si>
     <t>EXTENSAO DE RUA ENTRE MUNICIPIOS</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>PL</t>
-[...2 lines deleted...]
-    <t>Projeto de Lei</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Cassemiro Pinto Martins Junior</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/683/proj001-credito_adicional_especial_-_pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/683/proj001-credito_adicional_especial_-_pl.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL COMO ESPECIFICA.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/685/proj002-auxilio_alimentacao_-_pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/685/proj002-auxilio_alimentacao_-_pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI O AUXILIO ALIMENTAÇÃO AOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE IMBAU.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/689/proj003-plano_e_carreiras_legislativo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/689/proj003-plano_e_carreiras_legislativo.pdf</t>
   </si>
   <si>
     <t>"DA NOVA REDAÇÃO AO ARTIGO 32 E 32-A E ATUALIZAM OS ANEXOS I E V DA LEI MUNICIPAL Nº 598 DE 27 DE SETEMBRO DE 2018, QUE CONSOLIDA E ATUALIZA O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES PUBLICOS DA CAMARA MUNICIPAL DE IMBAU - PR"</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/690/proj004-subsidio_dos_vereadores.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/690/proj004-subsidio_dos_vereadores.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE A RECOMPOSIÇÃO ANUAL DOS SUBSIDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE IMBAU"</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_006_-_denominacao_de_ruas_pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_006_-_denominacao_de_ruas_pl.pdf</t>
   </si>
   <si>
     <t>“DISPOE SOBRE AS VIAS URBANAS CONSOLIDADAS, DENOMINADAS DE IMPLANTAÇÃO PIONEIRA, NOS TERMOS DA LEI MUNICIPAL Nº 536/2016 .”</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/708/proj007-subsidio_do_executivo_pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/708/proj007-subsidio_do_executivo_pl.pdf</t>
   </si>
   <si>
     <t>“DISPOE SOBRE A FIXAÇÃO DOS SUBSIDIOS DO PREFEITO, VICE-PREFEITO E DOS SECRETARIOS MUNICIPAIS EQUIPARADOS A AGENTES POLITICOS NO AMBITO DO MUNICIPIO DE IMBAU PARA O PERIODO COMPREENDIDO PELA LEGISLATURA DE 2025 A 2028, E DA OUTRAS PROVIDENCIAS CORRELATAS.”</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>PR</t>
-[...5 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/604/resolucao_001_-_credito_55.00000.pdf</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/604/resolucao_001_-_credito_55.00000.pdf</t>
   </si>
   <si>
     <t>SUMULA: “ABRE CREDITO ADICIONAL ESPECIAL COMO ESPECIFICA”.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/702/res002_-__credito.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/702/res002_-__credito.pdf</t>
   </si>
   <si>
     <t>“ABRE CREDITO ADICIONAL SUPLEMENTAR COMO ESPECIFICA. A CAMARA MUNICIPAL DE IMBAU, ESTADO DO PARANA NO USO DE SUAS ATRIBUIÇÃO E D ACORDO COM O DISPOSTO NO PARAGRAFO ÚNICO DO ARTIGO 7º DA LEI Nº 799/2023.”</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/resolucao_no3.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/resolucao_no3.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR COMO ESPECIFICA. A CÂMARA MUNICIPAL DE IMBAÚ, ESTADO DO PARANÁ NO USO DE SUAS ATRIBUIÇÕES E DE ACORDO COM O DISPOSTO NO PARÁGRAFO ÚNICO DO ARTIGO 7º DA LEI Nº 799/2023.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/resolucao_no4.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/resolucao_no4.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS, NO ÂMBITO DO PODER LEGISLATIVO DE IMBAÚ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>686</t>
-[...8 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/686/aut001-proj002-alteracao_salario_magisterio_362.pdf</t>
+    <t>656</t>
+  </si>
+  <si>
+    <t>PJ</t>
+  </si>
+  <si>
+    <t>Parecer dos Projetos</t>
+  </si>
+  <si>
+    <t>CLJR - COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/656/proj004-parcjr002-auxilio_alimentacao_pmi.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI E REGULAMENTA O AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS DO PODER EXECUTIVO E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/691/proj004-parcfo003-auxilio_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>"INSTITUI E REGULAMENTA O AUXILIO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS DO PODER EXECUTIVO E DA OUTRAS PROVIDENCIAS"</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/629/proj005-parcjr006-consorcio_intergestores_parana_saude.pdf</t>
+  </si>
+  <si>
+    <t>“ALTERA OS ARTIGOS 1º E 2º DA LEI MUNICIPAL Nº 585/2018, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O CONSÓRCIO INTERGESTORES PARANÁ SAÚDE, OBJETIVANDO MÚTUA COOPERAÇÃO PARA O FIM QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.”</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/630/proj005-parcfo007-consorcio_intergestores_parana_saude.pdf</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/687/proj002-parcjr008-alteracao_salario_magisterio_362.pdf</t>
   </si>
   <si>
     <t>"ALTERA O ANEXO III DA LEI MUNICIPAL 407/2011 E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
-    <t>627</t>
-[...20 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/642/aut005-proj004-recomposicao_salarial_dos_vereadores.pdf</t>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/640/proj001-parcfo015-credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL COMO ESPECIFICA.”</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/641/proj001-parcjr016-credito_adicional_especial.pdf</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/673/proj002-parcfo017-auxilio_alimentacao_servidores_cmi.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI O AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES PUBLICOS DA CÂMARA MUNICIPAL DE IMBAÚ.”</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/674/proj002-parcjr018-auxilio_alimentacao_servidores_cmi.pdf</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/633/proj003-parcfo020-planos_e_carreiras_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>“DÁ NOVA REDAÇÃO AO ARTIGO 32 E 32-A E ATUALIZAM OS ANEXOS I E V DA LEI MUNICIPAL Nº 598 DE 27 DE SETEMBRO DE 2018, QUE CONSOLIDA E ATUALIZA O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE IMBAÚ-PR.”</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/643/proj004-parcfo023-recomposicao_salarial_vereadores.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A RECOMPOSIÇÃO ANUAL DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE IMBAÚ.”</t>
   </si>
   <si>
-    <t>684</t>
-[...26 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/636/aut009-proj006-chefe_tributacao.pdf</t>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/644/proj004-parcjr24-recomposicao_salarial_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/638/proj006-parcfo025-chefe_tributacao.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ANEXO I DA LEI MUNICIPAL Nº 140/2005 E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
-    <t>634</t>
-[...2 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/634/aut011-proj009-agencia_de_fomento_do_parana.pdf</t>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/637/proj006-parcjr026-chefe_tributacao.pdf</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/623/proj010-parcfo027-uso_e_ocupacao_do_solo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “ALTERA A ALÍNEA “A” DO ARTIGO 3º DA LEI MUNICIPAL Nº 536/2016, QUE REGULA O PARCELAMENTO, USO E OCUPAÇÃO DO SOLO MUNICIPAL DE IMBAÚ E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/609/proj012-parcjr029-atendimento_das_farmacias.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “DISCIPLINA O HORARIO DE FUNCIONAMENTO E INSTITUI O SERVIÇODE PLANTÃO DE ATENDIMENTO DAS FARMACIAS E DROGARIAS NO MUNICIPIO DE IMBAU E DA OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/608/proj012-parcfo030-atendimento_das_farmacias.pdf</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/606/parcjr031-res001-credito_55.00000.pdf</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/605/parcfo032-res001-credito_55.00000.pdf</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/620/proj013-parcjr033-doacao_de_imovel_seed.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “AUTORIZA A DOAÇÃO DE IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE IMBAÚ AO ESTADO DO PARANÁ/ SECRETARIA DE ESTADO DA EDUCAÇÃO DO PARANÁ – SEED E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/619/proj013-parcjr034-doacao_de_imovel_seed.pdf</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/625/proj017-parcjr037-cria_ponto_de_taxi_na_av_elizio_o_barreto.pdf</t>
+  </si>
+  <si>
+    <t>SUMULA: “CRIA O PONTO DE TAXI LOCALIZADO NA AVENIDA ELIZIO OLIVEIRA BARRETO, BAIRRO BELA VISTA E DÁ OUTRAS PROVIDENCIAS”.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/626/proj017-parcfo38-cria_ponto_de_taxi_na_av_elizio_o_barreto.pdf</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/655/proj009-parcfo039-agencia_de_fomento_do_parana.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÃO DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ E DAS OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/635/proj009-parcfo040-agencia_de_fomento_do_parana.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A. E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
-    <t>621</t>
-[...38 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/615/aut019-proj014-cria_o_fundo_mun_saneamento_basico_e_ambiental.pdf</t>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/616/proj014-parcjr041-cria_fundomun_de_saneamento_basico_ambiental.pdf</t>
   </si>
   <si>
     <t>SUMULA: "CRIA O FUNDO MUNICIPAL DE SANEAMENTO BASICO E AMBIENTAL E INSTITUI O CONSELHO MUNICIPAL DE SANEAMENTO BASICO E AMBIENTAL DO MUNICIPIO DE IMBAÚ E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>645</t>
-[...2 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/645/aut020-proj018-credito_3.481.02052.pdf</t>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/617/proj014-parcfo042-cria_fundomun_de_saneamento_basico_ambiental.pdf</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/622/proj010-parcfo028-uso_e_ocupacao_do_solo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/657/proj018-parcjr045-credito_3.481.02052.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, AO ORÇAMENTO DO EXERCICIO 2024 E DAS OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/646/proj018-parcfo046-credito_3.481.02052.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CHEFE DO PODER EXECUTIVO MUNICIPAL A PROCEDER A ABERTURA DE UM CRÉDITO ADICIONAL ESPECIAL, AO ORÇAMENTO DO EXERCÍCIO 2024 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
-    <t>692</t>
-[...11 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/694/aut025-proj024-kit_natalina.pdf</t>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/658/parcfo047-res002-credito_240.00000.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR COMO ESPECIFICA A CÂMARA MUNICIPAL DE IMBAÚ, ESTADO DO PARANÁ NO USO DE SUAS ATRIBUIÇÕES E DE ACORDO COM O DISPOSTO NO PARÁGRAFO ÚNICO DO ARTIGO DA LEI Nº 799/2023.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/654/parcjr048-res002-credito_240.00000.pdf</t>
+  </si>
+  <si>
+    <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR COMO ESPECIFICA A CÂMARA MUNICIPAL DE IMBAÚ, ESTADO DO PARANÁ NO USO DE SUAS ATRIBUIÇÕES E DE ACORDO COM O DISPOSTO NO PARÁGRAFO ÚNICO DO ARTIGO 7º DA LEI Nº 799/2023.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/693/proj022-parcjr050-ponto_de_taxi.pdf</t>
+  </si>
+  <si>
+    <t>"CRIA O PONTO DE TAXI LOCALIZADO NA RUA RURAL, BAIRRO CHARQUEADA DE CIMA E DA OUTRAS PROVIDENCIAS".</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/695/proj024-parcjr51-kit_natalina.pdf</t>
   </si>
   <si>
     <t>"DISPOE SOBRE A CONCESSÃO DE CESTA/KIT NATLINA, NO DECORRER DO MES DE DEZEMBRO DE 2024, AOS SERVIDORES MUNICIPAIS ATIVOS, AGENTES POLITICPS E CONSELHEIROS TUTELARES, DA ADMINISTRAÇÃO DIRETA, INDIRETA DOS PODERES EXECUTIVO E LEGISLATIVO DO MUNICIPIO DE IMBAU E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
-    <t>715</t>
-[...11 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/712/aut027-proj026-despesas_com_viagens_eca.pdf</t>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/696/proj024-parcfo052-kit_natalina.pdf</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/705/aut030-proj006-denominacao_de_ruas.pdf</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>59</t>
   </si>
   <si>
     <t>“INSTITUI DIRETRIZES PARA A EXECUÇÃO DE DESPESAS COM VIAGENS E DESLOCAMENTOS DE CRIANÇAS E ADOLECENTES ACOLHIDOS NO ABRIGO INSTITUCIONAL DO MUNICIPIO DE IMBAU E DA OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
-    <t>711</t>
-[...295 lines deleted...]
-  <si>
     <t>713</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/713/proj026-parcfo060-despesas_com_viagens_eca.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/713/proj026-parcfo060-despesas_com_viagens_eca.pdf</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/433/parcfo043-proj004-subsidiovereadores-pl.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/433/parcfo043-proj004-subsidiovereadores-pl.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Dispõe sobre a recomposição anual dos subsídios dos Vereadores e do Presidente da Câmara Municipal de Imbaú.</t>
   </si>
   <si>
-    <t>610</t>
-[...361 lines deleted...]
-  <si>
     <t>944</t>
   </si>
   <si>
     <t>DLIC</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/944/dispensa_de_licitacao_001_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/944/dispensa_de_licitacao_001_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA FORNECEDORA DE 3.000 (TRÊS MIL) LITROS DE GASOLINA COMUM, PARA O ÚNICO VEÍCULO DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/945/dispensa_de_licitacao_002_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/945/dispensa_de_licitacao_002_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA PARA FORNECIMENTO DE GRADES, PORTAS, PORTÃO E PANTOGRÁFICAS METÁLICAS, COM PINTURA EM TINTA GALVANIZADA E INSTALAÇÃO INCLUSA, PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/946/dispensa_de_licitacao_003_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/946/dispensa_de_licitacao_003_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA PRODUTOS DE COPA, COZINHA, LIMPEZA, HIGIENE E PRODUTOS DO GÊNERO ALIMENTÍCIOS, PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/947/dispensa_de_licitacao_004_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/947/dispensa_de_licitacao_004_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA A PRESTAÇÃO DE SERVIÇOS DE CONFECÇÃO, MONTAGEM E INSTALAÇÃO DE MÓVEIS PLANEJADOS, CONFECCIONADOS EM MDF, PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/948/dispensa_de_licitacao_005_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/948/dispensa_de_licitacao_005_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA DE ENGENHARIA PARA ELABORAÇÃO DE PROJETOS ESTRUTURAL E ARQUITETÔNICO PARA CONSTRUÇÃO DE MURO DE ARRIMO E DE ESTRUTURA METÁLICA COM COBERTURA, DESTINADA À GARAGEM DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
+    <t>1181</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/dispensa_de_licitacao_no_6.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DIRETA DE EMPRESA PARA FORNECIMENTO DE MATERIAIS DE EXPEDIENTE À CÂMARA MUNICIPAL DE IMBAÚ.</t>
+  </si>
+  <si>
+    <t>1182</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/dispensa_de_licitacao_no_7.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA DE ENGENHARIA E ARQUITETURA PARA PRESTAÇÃO DE SERVIÇOS TÉCNICOS ESPECIALIZADOS DE FISCALIZAÇÃO, GERENCIAMENTO E SUPERVISÃO, ANÁLISE DE ADEQUAÇÃO DE PROJETO ESTRUTURAL E ARQUITETÔNICO, CONSTRUÇÃO DE MURO DE ARRIMO, INSTALAÇÃO DE ESTRUTURA METÁLICA PARA GARAGEM DA CÂMARA MUNICIPAL DE IMBAÚ E FISCALIZAÇÃO DA EXECUÇÃO DAS OBRAS.</t>
+  </si>
+  <si>
+    <t>1183</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/dispensa_de_licitacao_no_8.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DIRETA DE EMPRESA PARA FORNECIMENTO E INSTALAÇÃO DE ESTRUTURA METÁLICA DESTINADA A ESTACIONAMENTO DA CÂMARA MUNICIPAL DE IMBAÚ, MEDINDO 6 METROS POR 22 METROS (TOTAL DE 132 M²), COM COBERTURA EM TELHA TERMOACÚSTICA TRAPEZOIDAL PINTADA NA PARTE INFERIOR, CONTENDO 3 VÃOS DE 6 METROS E 1 VÃO DE 4 METROS, ESTRUTURA METÁLICA EM VIGAS 75X38 CHAPA 3 MM COM CANTONEIRA 3/4 NA ESPESSURA DE 4,8 MM.</t>
+  </si>
+  <si>
+    <t>1184</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/dispensa_de_licitacao_no_9.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE 1 (UM) MICROCOMPUTADOR DE MESA INTEGRADO COM TELA TOUCH SCREEN DE 23.8” FULL HD, PROCESSADOR AMD RYZEN 5 7530U, SSD 512GB, RAM 16GB, WINDOWS 11 HOME, PLACA GRÁFICA AMD RADEON, WEBCAM INTEGRADA, WI-FI 6, BLUETOOTH, USB, CARTÃO SD, MOUSE WIRELESS; 2 (DOIS) NOTEBOOKS COM PROCESSADOR DE 10 NÚCLEOS, SSD 512GB, RAM 16GB, PLACA GRÁFICA 4GB, MONITOR 15.6” FULL HD LED ANTIRREFLEXO, WEBCAM HD, WI-FI 6, BLUETOOTH 5.1, USB, HDMI, LEITOR DE CARTÃO MICRO SD, MICROFONE INTEGRADO; E 1 (UMA) IMPRESSORA EPSON MULTIFUNCIONAL MONOCROMÁTICA ECOTANK M3170, DESTINADOS À CÂMARA MUNICIPAL DE IMBAÚ.</t>
+  </si>
+  <si>
+    <t>1185</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/dispensa_de_licitacao_no_10.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE BUFFET DESTINADOS AOS EVENTOS DA CÂMARA MUNICIPAL DE IMBAÚ, INCLUINDO JANTAR DA CERIMÔNIA DE POSSE DA PREFEITA E DOS VEREADORES, COM ORGANIZAÇÃO E MONTAGEM DO ESPAÇO, PREPARO DOS ALIMENTOS, FORNECIMENTO DE COZINHEIROS, GARÇONS, EQUIPE DE LIMPEZA E TODOS OS UTENSÍLIOS NECESSÁRIOS PARA EXECUÇÃO DO SERVIÇO.</t>
+  </si>
+  <si>
+    <t>1186</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/dispensa_de_licitacao_no_11.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE SONORIZAÇÃO E ILUMINAÇÃO DE PALCO NO DIA 01 DE JANEIRO DE 2025, EM LOCAL DESIGNADO PELA PRESIDÊNCIA DA CÂMARA MUNICIPAL DE IMBAÚ, DESTINADOS À REALIZAÇÃO DA CERIMÔNIA SOLENE DE POSSE DA PREFEITA E DOS VEREADORES PARA O PERÍODO DE 2025 A 2028.</t>
+  </si>
+  <si>
+    <t>1187</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/dispensa_de_licitacao_no_12.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM LOCAÇÃO DE DECORAÇÃO PARA EVENTOS, EM ATENDIMENTO ÀS NECESSIDADES DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
+  </si>
+  <si>
     <t>934</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t>Contratos</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/934/contrato_001_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/934/contrato_001_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATO FIRMADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ – ESTADO DO PARANÁ E A EMPRESA AUTO POSTO IMBAÚ II LTDA, VISANDO AO FORNECIMENTO DE COMBUSTÍVEIS PARA O VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DAS CLÁUSULAS E CONDIÇÕES ESTABELECIDAS ENTRE AS PARTES.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/935/contrato_002_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/935/contrato_002_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA PARA FORNECIMENTO E INSTALAÇÃO DE GRADES, PORTAS, PORTÃO E ESTRUTURAS PANTOGRÁFICAS METÁLICAS COM PINTURA GALVANIZADA, DESTINADAS À CÂMARA MUNICIPAL DE IMBAÚ. A CONTRATAÇÃO ESTÁ FUNDAMENTADA NA LEI Nº 8.078, DE 11 DE SETEMBRO DE 1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), NO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/936/contrato_003_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/936/contrato_003_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE FORNECIMENTO DE PRODUTOS DE COPA, COZINHA, LIMPEZA, HIGIENE E PRODUTOS DO GÊNERO ALIMENTÍCIO, FIRMADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA M P DOS SANTOS ALIMENTOS LTDA, COM FUNDAMENTO NO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/937/contrato_004_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/937/contrato_004_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA PRESTAÇÃO DE SERVIÇOS DE CONFECÇÃO, MONTAGEM E INSTALAÇÃO DE MÓVEIS PLANEJADOS EM MDF, DESTINADOS À CÂMARA MUNICIPAL DE IMBAÚ, INCLUINDO MÓBILIAS PARA RECEPÇÃO, ESCRITÓRIOS, COZINHA, BANHEIRO E AUDITÓRIO, COM ESPECIFICAÇÕES DE MEDIDAS E FUNCIONALIDADES PERSONALIZADAS. A CONTRATAÇÃO SEGUE AS DISPOSIÇÕES DO ART. 51, INCISO II, DA LEI Nº 8.078/1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
+    <t>1196</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/contrato_5_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATO CELEBRADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ – ESTADO DO PARANÁ E A EMPRESA E.G. SOUZA – SOCIEDADE INDIVIDUAL DE ADVOCACIA, TENDO POR OBJETO A CONTRATAÇÃO DE SERVIÇO ESPECIALIZADO DESTINADO À CAPACITAÇÃO DE SERVIDORES E À PRESTAÇÃO DE ASSESSORIA NA REGULAMENTAÇÃO E APLICAÇÃO DA NOVA LEI DE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS (LEI FEDERAL Nº 14.133/2021).</t>
+  </si>
+  <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/938/contrato_005_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/938/contrato_005_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATO ADMINISTRATIVO Nº 006/2024, CELEBRADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ – ESTADO DO PARANÁ E A EMPRESA ARTHAN EMPREENDIMENTOS LTDA, INSCRITA NO CNPJ Nº 52.419.102/0001-40, COM FINALIDADE DE ATENDER ÀS NECESSIDADES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, NOS TERMOS DA LEI FEDERAL Nº 14.133/2021 E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/939/contrato_007_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/939/contrato_007_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA FORNECEDORA DE MATERIAIS DE EXPEDIENTE PARA A CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, CELEBRADA ENTRE A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA CAMPOS GERAIS DISTRIBUIDORA LTDA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/940/contrato_009_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/940/contrato_009_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO E INSTALAÇÃO DE ESTRUTURA METÁLICA PARA COBERTURA DESTINADA A ESTACIONAMENTO NA CÂMARA MUNICIPAL DE IMBAÚ, COM ÁREA TOTAL DE 132 M² (6,00M X 22,00M), TELHAS TERMOACÚSTICAS TRAPEZOIDAIS COM PINTURA INFERIOR, ESTRUTURA COMPOSTA POR VIGAS METÁLICAS 75X38 EM CHAPA 3MM, CANTONEIRA 3/4 EM ESPESSURA DE 4,8MM, DIVIDIDA EM 3 VÃOS DE 6 METROS E 1 VÃO DE 4 METROS. A CONTRATAÇÃO SEGUE O ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, LEI Nº 8.078/1990 (CÓDIGO DE DEFESA DO CONSUMIDOR), E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
+    <t>1195</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/contrato_10_de_2024.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA ELABORAÇÃO DO PLANO DIRETOR DE TECNOLOGIA DA INFORMAÇÃO (PDTI) E PREPARAÇÃO DE TERMO DE REFERÊNCIA PARA PROJETO FUTURO, VISANDO O ATENDIMENTO À LEI GERAL DE PROTEÇÃO DE DADOS (LGPD) NO ÂMBITO DA CÂMARA MUNICIPAL DE IMBAÚ, COM FUNDAMENTO NO ART. 74, INCISO III, ALÍNEA "A", DA LEI Nº 14.133/2021, CELEBRADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA GRCSUL INFORMÁTICA LTDA.</t>
+  </si>
+  <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/941/contrato_011_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/941/contrato_011_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA PRESTAÇÃO DE SERVIÇOS DE BUFFET, DESTINADOS À CÂMARA MUNICIPAL DE IMBAÚ, FIRMADA ENTRE A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA RESTAURANTE E LANCHONETE PARADOURO IMBAÚ LTDA, COM FUNDAMENTO NO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, E DEMAIS NORMAS APLICÁVEIS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/942/contrato_012_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/942/contrato_012_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS DE SONORIZAÇÃO E ILUMINAÇÃO DE PALCO PARA A CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DO ART. 75, INCISO II, DA LEI N° 14.133/2021, CELEBRADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA JG ELEGÂNCIA E EVENTOS LTDA.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/943/contrato_013_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/943/contrato_013_de_2024.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇOS DE LOCAÇÃO DE DECORAÇÃO PARA A CÂMARA MUNICIPAL DE IMBAÚ, CONFORME PREVISTO NO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021, CELEBRADO ENTRE A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA MARIO SERGIO PAZIO &amp; CIA LTDA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>ILIC</t>
   </si>
   <si>
     <t>Inexigibilidade de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/950/inexigibilidade_001_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/950/inexigibilidade_001_de_2024.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa com serviço especializado para proceder a capacitação de servidores e assessoria na regulamentação e aplicação da Nova Lei de Licitações e Contratos Administrativos - NLLC (Lei Federal nº 14.133/2021).</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/949/inexigibilidade_002_de_2024.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/949/inexigibilidade_002_de_2024.pdf</t>
   </si>
   <si>
     <t>Elaboração do Plano Diretor de Tecnologia da Informação, alinhado às necessidades de desenvolvimento de competências individuais, com o objetivo de fortalecer e assegurar a gestão e a execução dos planos e projetos de TI da Câmara Municipal de Imbaú.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2201,67 +1766,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_001_manutencao_estrada_prox_sr_benjamin_do_mel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_002_manilhamento_escola_ma_da_luz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_003_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_004_contrucao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_005_ponte_charqueada_dos_betins_e_do_faxinal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_006_sala_para_costura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_007_cuidador_de_idoso_para_viagens.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_008_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_009_melhorias_na_feira_do_agricultor_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_010_manutencao_na_feira_do_agricultor.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_011_restaurar_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_013_manutencao_estrada_espigao_do_inga.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_015manilhamento_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_016_tampa_para_bueiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_017_tampa_para_bueiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_018_limpeza_de__bueiros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_019_tampa_para_bueiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_020_retirada_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_021_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_022_manutencao_na_estrada_do_tamandua.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_023_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_024_manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_025_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_026_instalacao_de_camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_027_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_028_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_029_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_030_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_031_pavimentacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_032_pavimentacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_33_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_034_troca_do_som.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/599/indicacao_035_telefone_fixo_ou_celular_para__ubs.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/600/indicacao_036_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_037_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_038_instalacao_de_ventilador_ou_ar_condicionado_na_ubs_joao_ma_de_paula.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_040_manutencao_no_pavimento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_041_manutencao_nas_ruas_loteamento_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/649/indicacao_042_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_043_instalacao_de_lixeira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/651/indicacao_044_conceertar_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/652/indicacao_045_cobertura_para_veiculos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_046_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_047_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_048_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_049_redutor_de_velocidade_e_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_050_horario_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_051_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_052_instalacao_de_bracos_de_luz_com_luminaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_53_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_054_manutencao_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_055_regulamentacao_de_exumacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_049_extensao_de_rua_entre_municipios.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/683/proj001-credito_adicional_especial_-_pl.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/685/proj002-auxilio_alimentacao_-_pl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/689/proj003-plano_e_carreiras_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/690/proj004-subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_006_-_denominacao_de_ruas_pl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/708/proj007-subsidio_do_executivo_pl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/604/resolucao_001_-_credito_55.00000.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/702/res002_-__credito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/resolucao_no3.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/resolucao_no4.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/686/aut001-proj002-alteracao_salario_magisterio_362.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/627/aut002proj004-auxilio_alimentacao_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/628/aut003-proj005-consorcio_intergestores_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/642/aut005-proj004-recomposicao_salarial_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/684/aut006-proj001-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/672/aut007-proj002-auxilio_alimentacao_aos_servidores_cmi.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/631/aut008-proj003-plano_e_carreiras_legislativo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/636/aut009-proj006-chefe_tributacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/634/aut011-proj009-agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/621/aut012-proj010-uso_e_ocupacao_do_solo_municipal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/618/aut014-proj013-doacao_de_imovel_seed.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/607/aut015-proj012-atendimento_das_farmacias.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/624/aut018-proj017-cria_ponto_de_taxi_na_av_elizio_o_barreto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/615/aut019-proj014-cria_o_fundo_mun_saneamento_basico_e_ambiental.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/645/aut020-proj018-credito_3.481.02052.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/692/aut024-proj022-ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/694/aut025-proj024-kit_natalina.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/715/aut026-proj025-comite_de_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/712/aut027-proj026-despesas_com_viagens_eca.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/711/aut028-proj007-subsidio_executivo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/704/aut030-proj006-denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/706/proj006-parcfo056-denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/656/proj004-parcjr002-auxilio_alimentacao_pmi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/691/proj004-parcfo003-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/629/proj005-parcjr006-consorcio_intergestores_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/630/proj005-parcfo007-consorcio_intergestores_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/687/proj002-parcjr008-alteracao_salario_magisterio_362.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/640/proj001-parcfo015-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/641/proj001-parcjr016-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/673/proj002-parcfo017-auxilio_alimentacao_servidores_cmi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/674/proj002-parcjr018-auxilio_alimentacao_servidores_cmi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/633/proj003-parcfo020-planos_e_carreiras_legislativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/643/proj004-parcfo023-recomposicao_salarial_vereadores.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/644/proj004-parcjr24-recomposicao_salarial_vereadores.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/638/proj006-parcfo025-chefe_tributacao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/637/proj006-parcjr026-chefe_tributacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/623/proj010-parcfo027-uso_e_ocupacao_do_solo_municipal.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/609/proj012-parcjr029-atendimento_das_farmacias.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/608/proj012-parcfo030-atendimento_das_farmacias.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/606/parcjr031-res001-credito_55.00000.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/605/parcfo032-res001-credito_55.00000.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/620/proj013-parcjr033-doacao_de_imovel_seed.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/619/proj013-parcjr034-doacao_de_imovel_seed.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/625/proj017-parcjr037-cria_ponto_de_taxi_na_av_elizio_o_barreto.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/626/proj017-parcfo38-cria_ponto_de_taxi_na_av_elizio_o_barreto.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/655/proj009-parcfo039-agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/635/proj009-parcfo040-agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/616/proj014-parcjr041-cria_fundomun_de_saneamento_basico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/617/proj014-parcfo042-cria_fundomun_de_saneamento_basico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/622/proj010-parcfo028-uso_e_ocupacao_do_solo_municipal.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/657/proj018-parcjr045-credito_3.481.02052.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/646/proj018-parcfo046-credito_3.481.02052.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/658/parcfo047-res002-credito_240.00000.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/654/parcjr048-res002-credito_240.00000.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/693/proj022-parcjr050-ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/695/proj024-parcjr51-kit_natalina.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/696/proj024-parcfo052-kit_natalina.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/705/aut030-proj006-denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/713/proj026-parcfo060-despesas_com_viagens_eca.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/433/parcfo043-proj004-subsidiovereadores-pl.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/610/ata_001.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/611/ata_002.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/612/ata_003.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/613/ata_004.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/614/ata_005.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/659/ata_006.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/660/ata_007.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/661/ata_008.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/662/ata_009.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/663/ata_010.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/664/ata_011.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/665/ata_012.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/666/ata_013.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/667/ata_014.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/668/ata_015.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/669/ata_016.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/670/ata_017.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/671/ata_018.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/676/ata_019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/677/ata_020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/678/ata_021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/679/ata_022.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/675/ata_023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/680/ata_024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/681/ata_025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/682/ata_026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/720/ata_027.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/721/ata_028.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/722/ata_029.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/723/ata_030.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/724/ata_031.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/725/ata_032.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/726/ata_033.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/727/ata_034.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/729/ata_036.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/730/ata_037.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/731/ata_038.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/944/dispensa_de_licitacao_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/945/dispensa_de_licitacao_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/946/dispensa_de_licitacao_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/947/dispensa_de_licitacao_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/948/dispensa_de_licitacao_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/934/contrato_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/935/contrato_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/936/contrato_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/937/contrato_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/938/contrato_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/939/contrato_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/940/contrato_009_de_2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/941/contrato_011_de_2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/942/contrato_012_de_2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/943/contrato_013_de_2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/950/inexigibilidade_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/949/inexigibilidade_002_de_2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/565/indicacao_001_manutencao_estrada_prox_sr_benjamin_do_mel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/592/indicacao_002_manilhamento_escola_ma_da_luz.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/566/indicacao_003_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/567/indicacao_004_contrucao_de_estrada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_005_ponte_charqueada_dos_betins_e_do_faxinal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_006_sala_para_costura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_007_cuidador_de_idoso_para_viagens.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/571/indicacao_008_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/572/indicacao_009_melhorias_na_feira_do_agricultor_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/573/indicacao_010_manutencao_na_feira_do_agricultor.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/574/indicacao_011_restaurar_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/576/indicacao_013_manutencao_estrada_espigao_do_inga.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_015manilhamento_bairro_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/579/indicacao_016_tampa_para_bueiro.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/580/indicacao_017_tampa_para_bueiro.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/581/indicacao_018_limpeza_de__bueiros.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_019_tampa_para_bueiro.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_020_retirada_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_021_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/585/indicacao_022_manutencao_na_estrada_do_tamandua.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/586/indicacao_023_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/593/indicacao_024_manutencao_estrada.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/587/indicacao_025_kit_lanche.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/588/indicacao_026_instalacao_de_camera_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/589/indicacao_027_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/590/indicacao_028_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/591/indicacao_029_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/594/indicacao_030_cordao_de_girassol.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_031_pavimentacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/596/indicacao_032_pavimentacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/597/indicacao_33_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/598/indicacao_034_troca_do_som.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/599/indicacao_035_telefone_fixo_ou_celular_para__ubs.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/600/indicacao_036_tampa_de_bueiro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/601/indicacao_037_retirada_de_entulhos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_038_instalacao_de_ventilador_ou_ar_condicionado_na_ubs_joao_ma_de_paula.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_040_manutencao_no_pavimento.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_041_manutencao_nas_ruas_loteamento_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/649/indicacao_042_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/650/indicacao_043_instalacao_de_lixeira.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/651/indicacao_044_conceertar_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/652/indicacao_045_cobertura_para_veiculos.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/653/indicacao_046_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/697/indicacao_047_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/698/indicacao_048_placas_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/699/indicacao_049_redutor_de_velocidade_e_placa_de_sinalizacao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/700/indicacao_050_horario_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/701/indicacao_051_casa_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/717/indicacao_052_instalacao_de_bracos_de_luz_com_luminaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/718/indicacao_53_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/719/indicacao_054_manutencao_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/707/indicacao_055_regulamentacao_de_exumacao.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/716/indicacao_049_extensao_de_rua_entre_municipios.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/683/proj001-credito_adicional_especial_-_pl.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/685/proj002-auxilio_alimentacao_-_pl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/689/proj003-plano_e_carreiras_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/690/proj004-subsidio_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/703/projeto_de_lei_006_-_denominacao_de_ruas_pl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/708/proj007-subsidio_do_executivo_pl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/604/resolucao_001_-_credito_55.00000.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/702/res002_-__credito.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1052/resolucao_no3.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1053/resolucao_no4.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/656/proj004-parcjr002-auxilio_alimentacao_pmi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/691/proj004-parcfo003-auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/629/proj005-parcjr006-consorcio_intergestores_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/630/proj005-parcfo007-consorcio_intergestores_parana_saude.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/687/proj002-parcjr008-alteracao_salario_magisterio_362.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/640/proj001-parcfo015-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/641/proj001-parcjr016-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/673/proj002-parcfo017-auxilio_alimentacao_servidores_cmi.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/674/proj002-parcjr018-auxilio_alimentacao_servidores_cmi.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/633/proj003-parcfo020-planos_e_carreiras_legislativo.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/643/proj004-parcfo023-recomposicao_salarial_vereadores.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/644/proj004-parcjr24-recomposicao_salarial_vereadores.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/638/proj006-parcfo025-chefe_tributacao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/637/proj006-parcjr026-chefe_tributacao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/623/proj010-parcfo027-uso_e_ocupacao_do_solo_municipal.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/609/proj012-parcjr029-atendimento_das_farmacias.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/608/proj012-parcfo030-atendimento_das_farmacias.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/606/parcjr031-res001-credito_55.00000.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/605/parcfo032-res001-credito_55.00000.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/620/proj013-parcjr033-doacao_de_imovel_seed.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/619/proj013-parcjr034-doacao_de_imovel_seed.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/625/proj017-parcjr037-cria_ponto_de_taxi_na_av_elizio_o_barreto.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/626/proj017-parcfo38-cria_ponto_de_taxi_na_av_elizio_o_barreto.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/655/proj009-parcfo039-agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/635/proj009-parcfo040-agencia_de_fomento_do_parana.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/616/proj014-parcjr041-cria_fundomun_de_saneamento_basico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/617/proj014-parcfo042-cria_fundomun_de_saneamento_basico_ambiental.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/622/proj010-parcfo028-uso_e_ocupacao_do_solo_municipal.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/657/proj018-parcjr045-credito_3.481.02052.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/646/proj018-parcfo046-credito_3.481.02052.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/658/parcfo047-res002-credito_240.00000.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/654/parcjr048-res002-credito_240.00000.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/693/proj022-parcjr050-ponto_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/695/proj024-parcjr51-kit_natalina.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/696/proj024-parcfo052-kit_natalina.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/705/aut030-proj006-denominacao_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/713/proj026-parcfo060-despesas_com_viagens_eca.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/433/parcfo043-proj004-subsidiovereadores-pl.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/944/dispensa_de_licitacao_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/945/dispensa_de_licitacao_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/946/dispensa_de_licitacao_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/947/dispensa_de_licitacao_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/948/dispensa_de_licitacao_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1181/dispensa_de_licitacao_no_6.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1182/dispensa_de_licitacao_no_7.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1183/dispensa_de_licitacao_no_8.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1184/dispensa_de_licitacao_no_9.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1185/dispensa_de_licitacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1186/dispensa_de_licitacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1187/dispensa_de_licitacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/934/contrato_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/935/contrato_002_de_2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/936/contrato_003_de_2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/937/contrato_004_de_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1196/contrato_5_de_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/938/contrato_005_de_2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/939/contrato_007_de_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/940/contrato_009_de_2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/1195/contrato_10_de_2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/941/contrato_011_de_2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/942/contrato_012_de_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/943/contrato_013_de_2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/950/inexigibilidade_001_de_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2024/949/inexigibilidade_002_de_2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H187"/>
+  <dimension ref="A1:H135"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="152.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="151.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -3953,2992 +3518,1730 @@
       </c>
       <c r="C67" t="s">
         <v>26</v>
       </c>
       <c r="D67" t="s">
         <v>258</v>
       </c>
       <c r="E67" t="s">
         <v>259</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>269</v>
       </c>
       <c r="H67" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>271</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D68" t="s">
         <v>272</v>
       </c>
       <c r="E68" t="s">
         <v>273</v>
       </c>
       <c r="F68" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="H68" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D69" t="s">
         <v>272</v>
       </c>
       <c r="E69" t="s">
         <v>273</v>
       </c>
       <c r="F69" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H69" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="D70" t="s">
         <v>272</v>
       </c>
       <c r="E70" t="s">
         <v>273</v>
       </c>
       <c r="F70" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H70" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D71" t="s">
         <v>272</v>
       </c>
       <c r="E71" t="s">
         <v>273</v>
       </c>
       <c r="F71" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H71" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="D72" t="s">
         <v>272</v>
       </c>
       <c r="E72" t="s">
         <v>273</v>
       </c>
       <c r="F72" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="H72" t="s">
-        <v>241</v>
+        <v>288</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="D73" t="s">
         <v>272</v>
       </c>
       <c r="E73" t="s">
         <v>273</v>
       </c>
       <c r="F73" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="H73" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>43</v>
+        <v>76</v>
       </c>
       <c r="D74" t="s">
         <v>272</v>
       </c>
       <c r="E74" t="s">
         <v>273</v>
       </c>
       <c r="F74" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G74" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H74" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="D75" t="s">
         <v>272</v>
       </c>
       <c r="E75" t="s">
         <v>273</v>
       </c>
       <c r="F75" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H75" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>55</v>
+        <v>84</v>
       </c>
       <c r="D76" t="s">
         <v>272</v>
       </c>
       <c r="E76" t="s">
         <v>273</v>
       </c>
       <c r="F76" t="s">
         <v>239</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="H76" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
         <v>299</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="D77" t="s">
         <v>272</v>
       </c>
       <c r="E77" t="s">
         <v>273</v>
       </c>
       <c r="F77" t="s">
         <v>239</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>300</v>
       </c>
       <c r="H77" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>302</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="D78" t="s">
         <v>272</v>
       </c>
       <c r="E78" t="s">
         <v>273</v>
       </c>
       <c r="F78" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>303</v>
       </c>
       <c r="H78" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>305</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>72</v>
+        <v>109</v>
       </c>
       <c r="D79" t="s">
         <v>272</v>
       </c>
       <c r="E79" t="s">
         <v>273</v>
       </c>
       <c r="F79" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>306</v>
       </c>
       <c r="H79" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>84</v>
+        <v>113</v>
       </c>
       <c r="D80" t="s">
         <v>272</v>
       </c>
       <c r="E80" t="s">
         <v>273</v>
       </c>
       <c r="F80" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G80" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H80" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="D81" t="s">
         <v>272</v>
       </c>
       <c r="E81" t="s">
         <v>273</v>
       </c>
       <c r="F81" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="H81" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>92</v>
+        <v>121</v>
       </c>
       <c r="D82" t="s">
         <v>272</v>
       </c>
       <c r="E82" t="s">
         <v>273</v>
       </c>
       <c r="F82" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="H82" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>109</v>
+        <v>127</v>
       </c>
       <c r="D83" t="s">
         <v>272</v>
       </c>
       <c r="E83" t="s">
         <v>273</v>
       </c>
       <c r="F83" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="H83" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>113</v>
+        <v>131</v>
       </c>
       <c r="D84" t="s">
         <v>272</v>
       </c>
       <c r="E84" t="s">
         <v>273</v>
       </c>
       <c r="F84" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="H84" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>117</v>
+        <v>135</v>
       </c>
       <c r="D85" t="s">
         <v>272</v>
       </c>
       <c r="E85" t="s">
         <v>273</v>
       </c>
       <c r="F85" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="H85" t="s">
-        <v>325</v>
+        <v>261</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>121</v>
+        <v>139</v>
       </c>
       <c r="D86" t="s">
         <v>272</v>
       </c>
       <c r="E86" t="s">
         <v>273</v>
       </c>
       <c r="F86" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="H86" t="s">
-        <v>328</v>
+        <v>261</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>329</v>
+        <v>324</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>124</v>
+        <v>142</v>
       </c>
       <c r="D87" t="s">
         <v>272</v>
       </c>
       <c r="E87" t="s">
         <v>273</v>
       </c>
+      <c r="F87" t="s">
+        <v>278</v>
+      </c>
       <c r="G87" s="1" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="H87" t="s">
-        <v>256</v>
+        <v>326</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>131</v>
+        <v>147</v>
       </c>
       <c r="D88" t="s">
         <v>272</v>
       </c>
       <c r="E88" t="s">
         <v>273</v>
       </c>
       <c r="F88" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="H88" t="s">
-        <v>253</v>
+        <v>326</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>233</v>
+        <v>158</v>
       </c>
       <c r="D89" t="s">
         <v>272</v>
       </c>
       <c r="E89" t="s">
         <v>273</v>
       </c>
       <c r="F89" t="s">
-        <v>334</v>
+        <v>274</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="H89" t="s">
-        <v>253</v>
+        <v>331</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>337</v>
+        <v>162</v>
       </c>
       <c r="D90" t="s">
         <v>272</v>
       </c>
       <c r="E90" t="s">
         <v>273</v>
       </c>
       <c r="F90" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>61</v>
+        <v>333</v>
       </c>
       <c r="H90" t="s">
-        <v>338</v>
+        <v>331</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>17</v>
+        <v>166</v>
       </c>
       <c r="D91" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E91" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F91" t="s">
-        <v>342</v>
+        <v>274</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
       <c r="H91" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>345</v>
+        <v>337</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="D92" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E92" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F92" t="s">
-        <v>334</v>
+        <v>278</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>346</v>
+        <v>338</v>
       </c>
       <c r="H92" t="s">
-        <v>347</v>
+        <v>339</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>348</v>
+        <v>340</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>34</v>
+        <v>173</v>
       </c>
       <c r="D93" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E93" t="s">
+        <v>273</v>
+      </c>
+      <c r="F93" t="s">
+        <v>274</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="F93" t="s">
+      <c r="H93" t="s">
         <v>342</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="D94" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E94" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F94" t="s">
-        <v>334</v>
+        <v>278</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>351</v>
+        <v>344</v>
       </c>
       <c r="H94" t="s">
-        <v>281</v>
+        <v>342</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>352</v>
+        <v>345</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>43</v>
+        <v>181</v>
       </c>
       <c r="D95" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E95" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F95" t="s">
-        <v>342</v>
+        <v>278</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>353</v>
+        <v>346</v>
       </c>
       <c r="H95" t="s">
-        <v>275</v>
+        <v>314</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>354</v>
+        <v>347</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>72</v>
+        <v>189</v>
       </c>
       <c r="D96" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E96" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F96" t="s">
-        <v>334</v>
+        <v>274</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="H96" t="s">
-        <v>338</v>
+        <v>349</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>76</v>
+        <v>193</v>
       </c>
       <c r="D97" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E97" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F97" t="s">
-        <v>342</v>
+        <v>278</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>357</v>
+        <v>351</v>
       </c>
       <c r="H97" t="s">
-        <v>338</v>
+        <v>352</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>80</v>
+        <v>197</v>
       </c>
       <c r="D98" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E98" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F98" t="s">
-        <v>334</v>
+        <v>278</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="H98" t="s">
-        <v>289</v>
+        <v>355</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>84</v>
+        <v>201</v>
       </c>
       <c r="D99" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E99" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F99" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="H99" t="s">
-        <v>289</v>
+        <v>358</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>92</v>
+        <v>205</v>
       </c>
       <c r="D100" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E100" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F100" t="s">
-        <v>239</v>
+        <v>278</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>363</v>
+        <v>61</v>
       </c>
       <c r="H100" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>105</v>
+        <v>209</v>
       </c>
       <c r="D101" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E101" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F101" t="s">
-        <v>334</v>
+        <v>274</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="H101" t="s">
-        <v>284</v>
+        <v>362</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>109</v>
+        <v>213</v>
       </c>
       <c r="D102" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E102" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F102" t="s">
-        <v>342</v>
+        <v>274</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="H102" t="s">
-        <v>284</v>
+        <v>365</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="D103" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E103" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F103" t="s">
-        <v>334</v>
+        <v>278</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="H103" t="s">
-        <v>295</v>
+        <v>365</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>117</v>
+        <v>229</v>
       </c>
       <c r="D104" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E104" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F104" t="s">
-        <v>342</v>
+        <v>274</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>371</v>
+        <v>369</v>
       </c>
       <c r="H104" t="s">
-        <v>295</v>
+        <v>253</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>121</v>
+        <v>371</v>
       </c>
       <c r="D105" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E105" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F105" t="s">
-        <v>342</v>
+        <v>274</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>373</v>
+        <v>61</v>
       </c>
       <c r="H105" t="s">
-        <v>301</v>
+        <v>256</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>374</v>
+        <v>372</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>127</v>
+        <v>373</v>
       </c>
       <c r="D106" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E106" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F106" t="s">
-        <v>342</v>
+        <v>278</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>375</v>
+        <v>61</v>
       </c>
       <c r="H106" t="s">
-        <v>307</v>
+        <v>256</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>374</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>375</v>
+      </c>
+      <c r="D107" t="s">
+        <v>272</v>
+      </c>
+      <c r="E107" t="s">
+        <v>273</v>
+      </c>
+      <c r="F107" t="s">
+        <v>274</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H107" t="s">
         <v>376</v>
-      </c>
-[...19 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>377</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>378</v>
       </c>
-      <c r="B108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D108" t="s">
-        <v>340</v>
+        <v>272</v>
       </c>
       <c r="E108" t="s">
-        <v>341</v>
+        <v>273</v>
       </c>
       <c r="F108" t="s">
-        <v>342</v>
+        <v>278</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>379</v>
       </c>
       <c r="H108" t="s">
-        <v>261</v>
+        <v>376</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>380</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>139</v>
+        <v>181</v>
       </c>
       <c r="D109" t="s">
-        <v>340</v>
+        <v>381</v>
       </c>
       <c r="E109" t="s">
-        <v>341</v>
+        <v>382</v>
       </c>
       <c r="F109" t="s">
-        <v>334</v>
+        <v>278</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="H109" t="s">
-        <v>261</v>
+        <v>384</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>142</v>
+        <v>10</v>
       </c>
       <c r="D110" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E110" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>387</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="H110" t="s">
-        <v>304</v>
+        <v>389</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="D111" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E111" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>387</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="H111" t="s">
-        <v>304</v>
+        <v>392</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>393</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>22</v>
+      </c>
+      <c r="D112" t="s">
         <v>386</v>
       </c>
-      <c r="B112" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E112" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>387</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="H112" t="s">
-        <v>310</v>
+        <v>395</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>162</v>
+        <v>26</v>
       </c>
       <c r="D113" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E113" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>387</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="H113" t="s">
-        <v>310</v>
+        <v>398</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>390</v>
+        <v>399</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>166</v>
+        <v>30</v>
       </c>
       <c r="D114" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E114" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>387</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>391</v>
+        <v>400</v>
       </c>
       <c r="H114" t="s">
-        <v>392</v>
+        <v>401</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>393</v>
+        <v>402</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>169</v>
+        <v>34</v>
       </c>
       <c r="D115" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E115" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>387</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>394</v>
+        <v>403</v>
       </c>
       <c r="H115" t="s">
-        <v>298</v>
+        <v>404</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>395</v>
+        <v>405</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>173</v>
+        <v>38</v>
       </c>
       <c r="D116" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E116" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>387</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>396</v>
+        <v>406</v>
       </c>
       <c r="H116" t="s">
-        <v>313</v>
+        <v>407</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>397</v>
+        <v>408</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>177</v>
+        <v>43</v>
       </c>
       <c r="D117" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E117" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>387</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>398</v>
+        <v>409</v>
       </c>
       <c r="H117" t="s">
-        <v>313</v>
+        <v>410</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>399</v>
+        <v>411</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>181</v>
+        <v>47</v>
       </c>
       <c r="D118" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E118" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>387</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>400</v>
+        <v>412</v>
       </c>
       <c r="H118" t="s">
-        <v>301</v>
+        <v>413</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>401</v>
+        <v>414</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>189</v>
+        <v>51</v>
       </c>
       <c r="D119" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E119" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>387</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>402</v>
+        <v>415</v>
       </c>
       <c r="H119" t="s">
-        <v>403</v>
+        <v>416</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>404</v>
+        <v>417</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>193</v>
+        <v>55</v>
       </c>
       <c r="D120" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E120" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>387</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>405</v>
+        <v>418</v>
       </c>
       <c r="H120" t="s">
-        <v>316</v>
+        <v>419</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>406</v>
+        <v>420</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>197</v>
+        <v>59</v>
       </c>
       <c r="D121" t="s">
-        <v>340</v>
+        <v>386</v>
       </c>
       <c r="E121" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>387</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>407</v>
+        <v>421</v>
       </c>
       <c r="H121" t="s">
-        <v>408</v>
+        <v>422</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>409</v>
+        <v>423</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>201</v>
+        <v>10</v>
       </c>
       <c r="D122" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E122" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>410</v>
+        <v>426</v>
       </c>
       <c r="H122" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>205</v>
+        <v>17</v>
       </c>
       <c r="D123" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E123" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>425</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>61</v>
+        <v>429</v>
       </c>
       <c r="H123" t="s">
-        <v>275</v>
+        <v>430</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>209</v>
+        <v>22</v>
       </c>
       <c r="D124" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E124" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>414</v>
+        <v>432</v>
       </c>
       <c r="H124" t="s">
-        <v>415</v>
+        <v>433</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>416</v>
+        <v>434</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>213</v>
+        <v>26</v>
       </c>
       <c r="D125" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E125" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>417</v>
+        <v>435</v>
       </c>
       <c r="H125" t="s">
-        <v>322</v>
+        <v>436</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>418</v>
+        <v>437</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>217</v>
+        <v>30</v>
       </c>
       <c r="D126" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E126" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>425</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>419</v>
+        <v>438</v>
       </c>
       <c r="H126" t="s">
-        <v>322</v>
+        <v>439</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>420</v>
+        <v>440</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>229</v>
+        <v>34</v>
       </c>
       <c r="D127" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E127" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>421</v>
+        <v>441</v>
       </c>
       <c r="H127" t="s">
-        <v>253</v>
+        <v>442</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>422</v>
+        <v>443</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>423</v>
+        <v>38</v>
       </c>
       <c r="D128" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E128" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>61</v>
+        <v>444</v>
       </c>
       <c r="H128" t="s">
-        <v>256</v>
+        <v>445</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
+        <v>446</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>47</v>
+      </c>
+      <c r="D129" t="s">
         <v>424</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>425</v>
       </c>
-      <c r="D129" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G129" s="1" t="s">
-        <v>61</v>
+        <v>447</v>
       </c>
       <c r="H129" t="s">
-        <v>256</v>
+        <v>448</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>426</v>
+        <v>449</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>427</v>
+        <v>51</v>
       </c>
       <c r="D130" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E130" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>425</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>61</v>
+        <v>450</v>
       </c>
       <c r="H130" t="s">
-        <v>328</v>
+        <v>451</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>428</v>
+        <v>452</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>429</v>
+        <v>55</v>
       </c>
       <c r="D131" t="s">
-        <v>340</v>
+        <v>424</v>
       </c>
       <c r="E131" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>425</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>430</v>
+        <v>453</v>
       </c>
       <c r="H131" t="s">
-        <v>328</v>
+        <v>454</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>431</v>
+        <v>455</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>181</v>
+        <v>59</v>
       </c>
       <c r="D132" t="s">
-        <v>432</v>
+        <v>424</v>
       </c>
       <c r="E132" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>425</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>434</v>
+        <v>456</v>
       </c>
       <c r="H132" t="s">
-        <v>435</v>
+        <v>457</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>436</v>
+        <v>458</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="D133" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="E133" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>439</v>
+        <v>459</v>
       </c>
       <c r="H133" t="s">
-        <v>440</v>
+        <v>460</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>441</v>
+        <v>461</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D134" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="E134" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="H134" t="s">
-        <v>443</v>
+        <v>465</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>444</v>
+        <v>466</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D135" t="s">
-        <v>437</v>
+        <v>462</v>
       </c>
       <c r="E135" t="s">
-        <v>438</v>
+        <v>463</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>445</v>
+        <v>467</v>
       </c>
       <c r="H135" t="s">
-        <v>446</v>
-[...164 lines deleted...]
-      <c r="A143" t="s">
         <v>468</v>
-      </c>
-[...1028 lines deleted...]
-        <v>607</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -7033,102 +5336,50 @@
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
     <hyperlink ref="G128" r:id="rId127"/>
     <hyperlink ref="G129" r:id="rId128"/>
     <hyperlink ref="G130" r:id="rId129"/>
     <hyperlink ref="G131" r:id="rId130"/>
     <hyperlink ref="G132" r:id="rId131"/>
     <hyperlink ref="G133" r:id="rId132"/>
     <hyperlink ref="G134" r:id="rId133"/>
     <hyperlink ref="G135" r:id="rId134"/>
-    <hyperlink ref="G136" r:id="rId135"/>
-[...50 lines deleted...]
-    <hyperlink ref="G187" r:id="rId186"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>