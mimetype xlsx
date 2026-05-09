--- v0 (2025-12-07)
+++ v1 (2026-05-09)
@@ -10,3107 +10,3034 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2115" uniqueCount="1018">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2130" uniqueCount="994">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Renilda Aparecida Betim Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/736/ind_001-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/736/ind_001-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Sugestão de reajuste dos repasses municipais à APAE.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Valdir Aparecido da Luz</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/737/ind_002-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/737/ind_002-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade de calçadas na Avenida Brasil.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/738/ind_003-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/738/ind_003-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade de manilhamento de 30 metros na Rua Amazonas, abaixo da APAE, pelo Setor Competente da Municipalidade.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/739/ind__004-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/739/ind__004-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de dois pontos de ônibus na Comunidade da Charqueadinha, visando segurança e comodidade das crianças.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Maristela Pelissaro</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/740/ind_005-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/740/ind_005-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da reconstrução da ponte do Faxinal do São Pedro, que liga Bela Vista da Corrente, próxima à estação da Sanepar de Imbaú.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Maria Rosely Antunes Betim</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/741/ind_006-2025_maria_rosely.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/741/ind_006-2025_maria_rosely.pdf</t>
   </si>
   <si>
     <t>Indicação para reforma do muro da Clínica da Mulher, na Rua Vilma Antunes Teixeira.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/742/ind_007-2025_maria_rosely.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/742/ind_007-2025_maria_rosely.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção da rua de entrada do SAMU, fundos ao Posto de Saúde Elias Abraão.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Fabiana de Lara</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/744/ind_008-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/744/ind_008-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de espelho grande e ventiladores na Biblioteca Municipal durante sua reforma pela Lei Paulo Gustavo.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/745/ind_009-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/745/ind_009-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para troca da tampa de proteção do bueiro na Avenida Brasil, bairro Charqueada de Baixo.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>José Rocha Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/746/ind_011-2025_jose_rocha.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/746/ind_011-2025_jose_rocha.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de uma farmácia no posto de saúde do Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/747/ind_012-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/747/ind_012-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para calçamento rural nas comunidades Assentamento Guanabara, Charqueada dos Betins e Charqueada de Cima.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/748/ind_013-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/748/ind_013-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para continuação da pavimentação das ruas Santa Fé, acesso à Charqueadinha, Vila dos Antunes e Vila dos Buenos, no bairro Charqueada de Baixo.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/749/ind_014-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/749/ind_014-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para reforma e limpeza do Barracão da Vila Rural.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Rosivaldo Machado</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/750/ind_015-2025_rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/750/ind_015-2025_rosivaldo.pdf</t>
   </si>
   <si>
     <t>Indicação para limpeza, desentupimento e troca da tampa de bueiro na Rua Santo Antônio, Vila Nicolau.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/751/ind_016-2025_rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/751/ind_016-2025_rosivaldo.pdf</t>
   </si>
   <si>
     <t>Indicação para retomada da Ação Castra-Pet no município, visando a castração de cães e gatos domésticos e de rua.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/752/ind_017_-_rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/752/ind_017_-_rosivaldo.pdf</t>
   </si>
   <si>
     <t>Indicação para projeto de pavimentação e escoamento de águas pluviais em frente à Escola Maria da Luz Vieira e à sua Quadra de Esportes, na Vila Nicolau.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/753/ind_018-2025_rose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/753/ind_018-2025_rose.pdf</t>
   </si>
   <si>
     <t>Indicação para calçamento rural na comunidade Campina do Juca Pedro.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/754/ind_019-2025_rose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/754/ind_019-2025_rose.pdf</t>
   </si>
   <si>
     <t>Indicação para manutenção na via de acesso da Rua Machado de Assis, nº 17, Bairro Oliveira</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/755/ind_020-2025_marsitela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/755/ind_020-2025_marsitela.pdf</t>
   </si>
   <si>
     <t>Indicação para calçamento rural e iluminação pública na Rua Amaral, Vila Rural, Charqueada de Baixo.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/756/ind_021-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/756/ind_021-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para fornecimento de kit lanche aos pacientes de hemodiálise.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/757/ind_022-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/757/ind_022-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indicação para manilhamento e calçamento na Rua principal da Comunidade Vila São Geraldo, divisa entre Imbaú e Reserva.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/758/ind_023_-_2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/758/ind_023_-_2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de braço de luz com luminária na Rua Santa Fé, Charqueada de Baixo.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/759/ind_024-rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/759/ind_024-rosivaldo.pdf</t>
   </si>
   <si>
     <t>Indicação para repintura das faixas de travessia para pedestres em frente à agência dos Correios.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/760/ind_025-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/760/ind_025-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para aplicação de material anti-pó em frente às residências na Serra do Facão</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/761/ind_026_-_2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/761/ind_026_-_2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para passagem de veneno e roçada no Bairro Conjunto Pioneiro.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/762/ind_027_-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/762/ind_027_-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para calçamento em frente à Igreja Católica da comunidade Bela Vista da Corrente.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/763/ind_028-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/763/ind_028-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para inclusão da Apae de Imbaú na instalação de câmeras de segurança no Município.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/764/ind_029-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/764/ind_029-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para compra (doação) de passagens de transporte para moradores de rua no pátio do terminal rodoviário de Imbaú.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/765/ind_030-2025_maria_rosely.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/765/ind_030-2025_maria_rosely.pdf</t>
   </si>
   <si>
     <t>Indicação para pintura de faixa amarela na entrada do posto de saúde Elias Abraão, na Avenida Alzemira Borges de Oliveira.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/766/ind_031-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/766/ind_031-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indicação para recape asfáltico nas ruas do bairro Cidade Alta.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/767/ind_032-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/767/ind_032-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de toldo na Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/768/ind_033-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/768/ind_033-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para aplicação de material anti-pó ou pedras na lateral do estacionamento da Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/769/ind_034-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/769/ind_034-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para construção de centro de eventos municipal com pista de laço para modalidade do laço comprido.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Sandra Dias Prestes</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/770/ind_036-2025_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/770/ind_036-2025_sandra.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de placas com nomes das ruas do Conjunto Primavera.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/771/ind_037-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/771/ind_037-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para troca de lâmpadas nas ruas da Vila Rural, Bairro dos Antunes, Bairro dos Buenos, Bairro dos Gramados e Avenida Brasil.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/772/ind_038-2025_jose_rocha.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/772/ind_038-2025_jose_rocha.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de três lombadas (quebra-molas) na Rua Clodoaldo Carneiro, Bairro Imbaúzinho.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/773/ind_039-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/773/ind_039-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para troca e substituição da lixeira ao lado do Colégio Terezinha Ladir, no bairro Charqueada de Baixo.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/774/ind_040-2025_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/774/ind_040-2025_sandra.pdf</t>
   </si>
   <si>
     <t>Indicação para reforma dos banheiros e vestiários da quadra de esportes do Conjunto Pioneiro.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/775/ind_041-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/775/ind_041-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para prioridade de atendimento às mães sociais na Clínica da Mulher e no Elias Abraão, ao levarem crianças para consultas médicas</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/776/ind_042-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/776/ind_042-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para alteração do nome da Quadra da Cidadania para "Quadra da Cidadania Pietro Meireles", em homenagem a este querido Imbauense.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/777/ind_043-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/777/ind_043-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para liberação de via de mão dupla em frente ao Colégio Estadual Tancredo Neves e à Igreja Católica, Paróquia São José, na Avenida Ivo Jangada.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/778/ind_044-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/778/ind_044-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de lombadas (quebra-molas) na estrada Santa Fé, Charqueadinha.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/779/ind_045-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/779/ind_045-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de braços de luz com luminárias na Estrada Santa Fé, Charqueadinha.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/780/ind_046-2025_jose_rocha.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/780/ind_046-2025_jose_rocha.pdf</t>
   </si>
   <si>
     <t>Indicação para reforma ou troca do ponto de ônibus na Bela Vista da Corrente.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/781/ind_047-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/781/ind_047-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de corrimão na escada de acesso à entrada principal da prefeitura.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/782/ind_048-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/782/ind_048-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação e instalação de braços de luminárias nos postes já existentes na rua lateral ao mini mercado da Adriana, no Bairro Charqueadinha.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/783/ind_049-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/783/ind_049-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para implantação de uma escola de costura têxtil industrial com certificação mínima de 300 horas-aula no município de Imbaú.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/784/ind_050-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/784/ind_050-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para troca de lâmpadas na Rua Atanásio Moreira Sobrinho, no Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Alex Sandro de  Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/785/ind_051-2025_alex_sandro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/785/ind_051-2025_alex_sandro.pdf</t>
   </si>
   <si>
     <t>Indicação para revisão na planta genérica de valores do IPTU, visando a readequação do valor do metro quadrado dos imóveis do Município conforme seu valor real.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/786/ind_052-2025_alex_sandro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/786/ind_052-2025_alex_sandro.pdf</t>
   </si>
   <si>
     <t>Indicação para atualização dos nomes das ruas e da numeração dos imóveis do município.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/787/ind_053-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/787/ind_053-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para realização de reparos no asfalto da Avenida Brasil, Charqueada de Baixo.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/788/ind_054-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/788/ind_054-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para reconstrução do calçamento danificado na Rua Piauí, Vila Nicolau.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/789/ind_055-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/789/ind_055-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para oferta de aulas de capoeira para crianças na localidade da Charqueada de Baixo.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/790/ind_056-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/790/ind_056-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para gratificação das pedagogas da rede municipal que assumem coordenações pedagógicas nas escolas.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/791/ind_057-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/791/ind_057-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de um portal de entrada no município com letreiro "Bem-Vindos a Imbaú", utilizando as duas passarelas existentes para sua realização.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/792/ind_058-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/792/ind_058-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indicação para retirada provisória do estacionamento de veículos ao lado do Detran e do Laboratório Bio Análise, autorizando estacionamento somente no sentido ascendente da rua em direção à Thaise Modas.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/793/ind_059-2025_jose_rocha.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/793/ind_059-2025_jose_rocha.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de novos bebedouros na Quadra da Cidadania, devido ao estado crítico dos atuais, que estão quebrados e enferrujados, representando riscos à saúde dos atletas.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/794/ind_060-2025_rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/794/ind_060-2025_rosivaldo.pdf</t>
   </si>
   <si>
     <t>Indicação para melhoria da sinalização nos pontos mais críticos das obras viárias iniciadas e ainda não retomadas.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/795/ind_061-2025_alex_sandro.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/795/ind_061-2025_alex_sandro.pdf</t>
   </si>
   <si>
     <t>Solicitação de cobertura para embarque e desembarque de pacientes no Centro de Saúde Elias Abraão.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Alex Sandro de  Oliveira, Sandra Dias Prestes</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/796/ind_062-2025_alex_e_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/796/ind_062-2025_alex_e_sandra.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção da estrada Vale do Ribeiro, próximo ao pesque-pague da Beti e residências locais.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/797/ind_063-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/797/ind_063-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Solicitação de limpeza, reestruturação de bueiros e reparos no meio-fio do calçamento da Charqueadinha.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/798/ind_064-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/798/ind_064-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Solicitação de reparos no calçamento da Rua Políbio Meira Cotrim.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/799/ind_065-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/799/ind_065-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Solicitação de inclusão do calçamento da Rua EI Dourado no cronograma de obras.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/800/ind_066-2025_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/800/ind_066-2025_sandra.pdf</t>
   </si>
   <si>
     <t>Solicitação de convênio com Casa de Apoio em Campo Largo para suporte a pacientes em tratamento.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Maristela Pelissaro, Renilda Aparecida Betim Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/801/ind_067-2025_maristela_e_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/801/ind_067-2025_maristela_e_renilda.pdf</t>
   </si>
   <si>
     <t>Solicitação de continuidade do projeto de aeróbica para idosos com acompanhamento de fisioterapeuta.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/802/ind_068-2025_jose_rocha.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/802/ind_068-2025_jose_rocha.pdf</t>
   </si>
   <si>
     <t>Solicitação de pintura das faixas de pedestres na Avenida Ivo Jangada, Bairro Oliveira e Bairro São Cristóvão.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/803/ind_069-2025_sandra_1.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/803/ind_069-2025_sandra_1.pdf</t>
   </si>
   <si>
     <t>Solicitação de licitação para serviços de exames laboratoriais no Atendimento de Emergência.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/804/ind_070-2025_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/804/ind_070-2025_sandra.pdf</t>
   </si>
   <si>
     <t>Solicitação de manutenção e conservação das áreas externas das Unidades de Atendimento de Saúde.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/805/ind_071-2025_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/805/ind_071-2025_sandra.pdf</t>
   </si>
   <si>
     <t>Solicitação de cobertura na entrada da Urgência e Emergência da Unidade de Saúde Elias Abraão.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/806/ind_072-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/806/ind_072-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Solicitação de pavimentação das ruas Travessa Imbaú e Rua Oliveira, e, se possível, de toda a área urbana do bairro Charqueada de Baixo.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/807/ind_073-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/807/ind_073-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Solicitação de readequação dos quebra-molas da Charqueada de Baixo, substituindo-os por faixas elevadas para melhorar a segurança no trânsito.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/</t>
+    <t>http://sapl.imbau.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da troca de lâmpada queimada no bairro Vila do Reino.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/809/ind_75-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/809/ind_75-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da construção de capela mortuária em localização estratégica próxima ao centro.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>José Rocha Teixeira, Valdir Aparecido da Luz</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/810/ind_76-2025_valdir_e_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/810/ind_76-2025_valdir_e_jose.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da retomada e conclusão das obras dos banheiros da Feira do Agricultor.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/811/ind_77-2025_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/811/ind_77-2025_jose.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para implantação de faixas de pedestres nos bairros Bela Vista e Cidade Alta.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/812/ind_78-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/812/ind_78-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da pavimentação das ruas da Vila Rural do Bairro Charqueada de Baixo.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/813/ind_79-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/813/ind_79-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da pavimentação da Estrada da Campina do Juca Pedro (6 km).</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/862/ind_80-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/862/ind_80-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da implantação de uma Horta Comunitária na comunidade da Charqueada de Baixo.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/863/ind_81-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/863/ind_81-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da construção de uma Capela Mortuária na comunidade da Charqueada de Baixo.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/864/ind_82-2025_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/864/ind_82-2025_sandra.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da contratação de cuidadores de idosos para acompanhamento em viagens para consultas, exames e cirurgias fora do município.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/865/ind_83-2025_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/865/ind_83-2025_sandra.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade da recuperação e manutenção das vias públicas Rua Alcebíades Pinto Martins e Rua Maringá.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/866/ind__084-2025_alex.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/866/ind__084-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo Municipal para estudos de viabilidade e realização de manutenção viária nas vias de acesso ao Jardim Primavera, abrangendo as Ruas Lírio e José Maria Oliveira Sobrinho, com saída na rodovia BR-376.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/867/ind__085-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/867/ind__085-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo Municipal para estudos de viabilidade e construção de uma Capela Mortuária na comunidade da Charqueadinha.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/868/ind__086-2025_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/868/ind__086-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo Municipal para estudos de viabilidade e implantação de novos pontos de ônibus nas localidades de Faxinal de São Pedro, Bela Vista da Corrente, Vila Batavo, Primavera e Imbaúzinho.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/869/ind_87-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/869/ind_87-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo da viabilidade de alteração do nome da Praça Central para Praça José Ademilson Jangada, localizada na Rua Francisco Siqueira Kortz.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/870/ind_88-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/870/ind_88-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo da viabilidade da criação de um Parque Ecológico no terreno localizado ao lado da residência do Sr. Nilvan, na Rua Otávio Borges, bairro Cidade Alta.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/871/ind_89-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/871/ind_89-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo da viabilidade da instalação de câmeras de segurança 360º no bairro Conjunto Pioneiro, com prioridade nas imediações da capela mortuária e da escola municipal, visando coibir o abandono de animais e aumentar a segurança.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/872/ind_90-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/872/ind_90-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo da viabilidade de autorização para que o ônibus escolar do km 222 suba até a propriedade do Sr. José Maria para buscar as crianças da região, considerando que o trecho está pavimentado e com acesso facilitado.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/873/ind_91-2025_alex.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/873/ind_91-2025_alex.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo da viabilidade da criação de um estacionamento público em frente ao “Lanche da Jane”, ao lado da praça municipal, na Rua Francisco Siqueira Kortz.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/876/ind_92-2025_rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/876/ind_92-2025_rosivaldo.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo Municipal para que sejam avaliadas a possibilidade e a viabilidade de limpeza e pintura da Passarela Isabel Jangada e sua escadaria.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/877/ind_93-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/877/ind_93-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo Municipal para estudo da viabilidade de utilização do terreno ao lado da Escola João Rodrigues dos Santos, na Charqueada de Baixo, para implantação de estacionamento de veículos.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/878/ind_94-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/878/ind_94-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo Municipal para estudo da viabilidade de realização de cascalhamento na localidade de Charqueada dos Betim, em frente à residência do senhor Misso.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/879/ind_95-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/879/ind_95-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indicação ao Executivo Municipal para análise da possibilidade de alteração do percentual destinado à Secretaria de Ação Social, conforme previsto no Projeto de Lei de Diretrizes Orçamentárias (Projeto n. 022/2025), de 1,5% para 3% da Receita Municipal, visando a manutenção e aprimoramento dos serviços de assistência social prestados à população.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/881/ind_96-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/881/ind_96-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que avalie, por meio do setor competente, a possibilidade de acionar a empresa responsável pela pavimentação do bairro Faxinal, diante de falhas identificadas no asfalto recém-executado e danos nas galerias de águas pluviais.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/882/ind_97-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/882/ind_97-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a necessidade de avaliar a instalação de três quebra-molas no bairro Faxinal, em pontos estratégicos da via, visando à segurança dos moradores e à redução da velocidade dos veículos</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Fabiana de Lara, Maristela Pelissaro</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/883/ind_98-2025_maristela_e_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/883/ind_98-2025_maristela_e_fabiana.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a necessidade de avaliar a pavimentação da rua localizada em frente ao Cemitério São José, visando à melhoria da infraestrutura e à acessibilidade da via.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/884/ind_99-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/884/ind_99-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a necessidade de adquirir uma carreta agrícola e uma calcareadeira para a Secretaria Municipal de Agricultura, visando ao fortalecimento do setor rural e à melhoria das atividades agrícolas do município.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/885/ind_100-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/885/ind_100-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Sugere à Senhora Prefeita a análise da viabilidade de pavimentação da Rua Jandaia, na Vila Nogueira, visando atender à comunidade local e facilitar o acesso à residência da Sra. Joana Crespim, empreendedora da região.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/886/ind_101-2025_fabiana_e_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/886/ind_101-2025_fabiana_e_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação das vereadoras para que o Executivo Municipal solicite ao Governo do Estado do Paraná a viabilidade da criação de Projeto de Lei visando à nomeação da passarela localizada em frente ao Colégio Estadual Presidente Tancredo Neves como Livina Timóteo Borges Sovinski.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/887/ind_102-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/887/ind_102-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indicação da vereadora para que o Poder Executivo Municipal analise a possibilidade de renomear o Centro de Convivência do Idoso, situado na Rua Francisco Siqueira Kortz, para Centro de Convivência da Criança, Adolescente, Jovem e Idoso Apoliane Daniele Sovinski.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/888/ind_103-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/888/ind_103-2025_renilda.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve, no uso de suas prerrogativas regimentais indica a Senhora Prefeita que através do Setor Competente da Municipalidade estude a possibilidade e a viabilidade de realizar aquisição e instalação de geradores de energia elétrica nas Unidades Básicas de Saúde do município, com prioridade para a UBS Elias Abraão, que possui funcionamento_x000D_
 24 horas por dia.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/951/ind_104-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/951/ind_104-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal a análise técnica para possível pavimentação da Rua Girassol, situada no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/956/ind_105-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/956/ind_105-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de inclusão de famílias na ligação de água de poço artesiano.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/952/ind_106-2025_maria.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/952/ind_106-2025_maria.pdf</t>
   </si>
   <si>
     <t>Indicação para estudo de viabilidade de conserto da calçada na esquina da Av. Políbio Meira Cotrim com a Av. Cassemiro Borges de Oliveira.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/953/ind_107-2025_maria.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/953/ind_107-2025_maria.pdf</t>
   </si>
   <si>
     <t>Indicação para substituição de lâmpada queimada na Charqueada dos Betins, em frente à residência do Sr. Sílvio Betim.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/954/ind_108-2025_maria.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/954/ind_108-2025_maria.pdf</t>
   </si>
   <si>
     <t>Indicação para instalação de dois quebra-molas na comunidade do Imbauzinho, nas proximidades do Bar do Júnior.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/955/ind_109-2025_valdir_e_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/955/ind_109-2025_valdir_e_jose.pdf</t>
   </si>
   <si>
     <t>Indicação para solicitação de envio de frisado ao município, visando manutenção e melhorias nas estradas e vias urbanas e rurais.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/958/ind_110-2025_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/958/ind_110-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indicação do vereador à Prefeitura para estudo de implantação de placas de sinalização e faixas de pedestres no bairro Imbauzinho.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/959/ind_111-2025_maria.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/959/ind_111-2025_maria.pdf</t>
   </si>
   <si>
     <t>Indicação da vereadora à Prefeitura para estudo de viabilidade de conserto da rampa de acesso à residência do Sr. Paulo Talevi, na Rua Minervina, Vila Jangada.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/998/ind_112-2025_rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/998/ind_112-2025_rosivaldo.pdf</t>
   </si>
   <si>
     <t>Solicita desentupimento e troca de tampa de bueiro na Rua Antônio Borges de Oliveira, bairro Bela Vista.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/999/ind_113-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/999/ind_113-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Solicita estudo para calçamento ou asfaltamento da Rua Projetada, no bairro São Cristóvão.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/ind_114-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/ind_114-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Solicita asfaltamento da Rua Jacarandá, no bairro Vila do Reino.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/ind_115-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/ind_115-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Sugere inclusão de mel na merenda escolar da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/ind_116-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/ind_116-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Solicita instalação urgente de lombada em frente ao Colégio Estadual Tancredo Neves.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/ind_117-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/ind_117-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudos para avaliar a possibilidade de reforma das escolas rurais localizadas na Campina Juca Pedro e no bairro Charqueada dos Betins.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/ind_118-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/ind_118-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudos para viabilizar atendimento médico quinzenal nas comunidades rurais do município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/ind_119-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/ind_119-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudos para viabilizar a distribuição de verduras da horta comunitária a pacientes diagnosticados com diabetes.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/ind_120-2025_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/ind_120-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que, por meio do setor competente da municipalidade, seja estudada a possibilidade e viabilidade de instalação de lâmpadas de LED na Rua Goiás, localizada no Bairro Conjunto Pioneiro.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/ind_121-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/ind_121-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudo, por setor competente, sobre a viabilidade da varredura da passarela e das áreas em frente ao Colégio Tancredo Neves, à loja Quero-Quero e à Igreja Católica.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/ind_122-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/ind_122-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudo, por setor competente, sobre a reforma dos brinquedos existentes e a instalação de novos brinquedos na comunidade de Campina Juca Pedro.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/ind_123-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/ind_123-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudo, por setor competente, sobre a viabilidade de implantar uma academia ao ar livre na comunidade de Charqueada de Betins.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/ind_124-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/ind_124-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudos, por meio do setor competente, sobre a viabilidade de instalação de câmeras de monitoramento nas novas passarelas do município.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/ind_125-2025_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/ind_125-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudos, por meio do setor competente, sobre a viabilidade de instalar lâmpadas de LED na Rua Travessa Maria Tramontin, no Bairro Cidade Alta.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/ind_126-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/ind_126-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudos, por meio do setor competente, visando à designação de um guardião para o Campo do Conjunto Pioneiro, com o objetivo de garantir a conservação e segurança do espaço público.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/ind_127-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/ind_127-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que, por meio do setor competente, seja estudada a possibilidade de solicitar a vinda da Carreta da Mulher do Paraná Rosa ao município, visando oferecer atendimento especializado às mulheres, com realização de mamografias e exames preventivos.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/ind_128-2025_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/ind_128-2025_jose.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja estudada, pelo setor competente da municipalidade, a viabilidade de implantação de faixas de pedestres e placas de sinalização no bairro Vila Nicolau.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/ind_129-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/ind_129-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a realização de estudos, por meio do setor competente, visando à construção de um muro ao redor da quadra de esportes da localidade de Charqueadinha.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/ind_130-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/ind_130-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que, por meio do setor competente, seja estudada a possibilidade de oferecer amparo aos pais de crianças com Transtorno do Espectro Autista (TEA), graus 1, 2 ou 3, conforme previsto na Lei Estadual nº 18.419/2015.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/ind_131-2025_rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/ind_131-2025_rosivaldo.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita a disponibilização, em locais visíveis das instalações públicas do Município de Imbaú, de cartazes com senhas de Wi-Fi e QR Codes de acesso, visando facilitar a conectividade da população.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>Maristela Pelissaro, Sandra Dias Prestes</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/ind_132-2025_maristela_e_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/ind_132-2025_maristela_e_sandra.pdf</t>
   </si>
   <si>
     <t>Indicação das vereadoras à Prefeita Municipal para que seja estudada a possibilidade de designar um guardião (vigia) responsável pela proteção dos bens públicos localizados no Conjunto Pioneiro, incluindo o campo, a quadra esportiva e a capela mortuária.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/ind_133-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/ind_133-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que avalie, por meio do setor competente, a possibilidade de adesão ao programa estadual Bons Olhos, instituído pelo Governo do Paraná.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/ind_134-2025_sandra.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/ind_134-2025_sandra.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que, por meio do setor competente, seja estudada a viabilidade de instalação de bueiros e melhorias no sistema de drenagem da Rua Maringá.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/ind_135-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/ind_135-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja estudada a viabilidade de aquisição e instalação de brinquedos temáticos de playground no bairro Charqueada dos Betim.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/ind_136-2025_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/ind_136-2025_renilda.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja estudada a viabilidade de aquisição e instalação de lâmpadas de emergência na Unidade Básica de Saúde Elias Abrão.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Renilda Aparecida Betim Teixeira, Valdir Aparecido da Luz</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/ind_137-2025_valdir_e_renilda.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/ind_137-2025_valdir_e_renilda.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja realizada visita técnica para avaliação e reparo de poste danificado na Rua Clodoaldo Carneiro Martins</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/ind_138-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/ind_138-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que seja estudada a viabilidade de implantação de virador de ônibus e alteração de ponto na localidade de Charqueada de Cima, nas proximidades das residências da Sra. Gabriely ou da Sra. Joelma.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/ind_139-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/ind_139-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que o setor competente da Prefeitura avalie a possibilidade de alinhamento de poste localizado na Rua Perobal, Bairro Vila do Reino.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/ind_140-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/ind_140-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que o setor competente da Prefeitura avalie a possibilidade de realizar o patrolamento da estrada da Serra do Facão, que dá acesso aos fornos de carvão do Denilson.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/ind_141-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/ind_141-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que o setor competente da Prefeitura avalie a possibilidade de realizar roçada, limpeza de mato e pintura de meio-fio no Conjunto Pioneiro.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/ind_142-2025_maristela.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/ind_142-2025_maristela.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que o setor competente da Prefeitura avalie a possibilidade de realizar patrolamento e cascalhamento na rua de acesso à comunidade Charqueada dos Betins, especialmente no ponto de ônibus do Domiço, onde há acúmulo de água.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/ind_143-2025_fabiana.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/ind_143-2025_fabiana.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que o setor competente da Prefeitura avalie a possibilidade de tomar providências urgentes quanto às infiltrações e alagamentos na quadra poliesportiva da Vila Nicolau, que apresenta acúmulo de água em diversos pontos.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/ind_144-2025_jose.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/ind_144-2025_jose.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeita Municipal, em caráter de urgência, estudo de viabilidade para instalação de quebra-molas no Bairro Imbaúzinho, visando à segurança dos moradores diante de recentes incidentes registrados no local.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/ind_145-2025_rosivaldo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/ind_145-2025_rosivaldo.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que, por meio do setor competente da municipalidade, seja estudada a possibilidade de realizar, de forma periódica, a roçada e a limpeza das canaletas na estrada recém-asfaltada da Comunidade do Faxinal de São Pedro.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/ind_146-2025_valdir.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/ind_146-2025_valdir.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que, por meio do setor competente da municipalidade, seja estudada a possibilidade de instalar três (03) redutores de velocidade do tipo quebra-mola com elevação na Rua Santa Fé, localizada no bairro dos Gramados.</t>
   </si>
   <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/ind_147-2025_renilda.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita Municipal a realização de estudos técnicos, por meio do setor competente, visando à construção de um muro na Unidade Básica de Saúde situada no Posto de Saúde da Comunidade de Charqueada de Baixo, com o objetivo de melhorar a segurança e a infraestrutura do local.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/ind_148-_2025_maristela.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita Municipal a realização de estudos, por meio do setor competente, visando à recuperação do trecho da estrada do Faxinal, no acesso à entrada da comunidade do Imbaú, com o objetivo de melhorar as condições de tráfego e segurança dos usuários.</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/ind_149-2025_valdir.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita a possibilidade de retomada dos atendimentos de fisioterapia na Unidade de Saúde da Comunidade Charqueada de Baixo, por meio do setor competente da municipalidade.</t>
+  </si>
+  <si>
     <t>902</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/902/mocao_de_aplauso_001_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/902/mocao_de_aplauso_001_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica a aprovação de Moção de Aplausos ao Padre Sérgio, em reconhecimento aos relevantes serviços prestados à comunidade local.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/903/mocao_de_apelo_002_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/903/mocao_de_apelo_002_de_2025.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Apelo ao Supremo Tribunal Federal (STF), manifestando posicionamento contrário à Ação Direta de Inconstitucionalidade (ADI) nº 7796, que questiona o apoio do Estado do Paraná à educação especial desenvolvida por entidades filantrópicas, como as APAEs e instituições congêneres.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>PL</t>
-[...5 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_n_1_de_2025.pdf</t>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei do Legislativo</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MDIR</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_n_1_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajustamento do valor do Auxílio Alimentação.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_n_3_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_n_3_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do Município de Imbaú ao senhor Enoque Antônio de Araújo.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_lei_n_4_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_lei_n_4_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do Município de Imbaú ao senhor pastor Raul Dias da Silva.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>Alex Sandro de  Oliveira, Valdir Aparecido da Luz</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_n_5_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_n_5_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Avenida Alzemira Borges de Oliveira para Avenida Cassemiro Borges de Oliveira localizado no bairro Bela Vista no Município de Imbaú.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_n_6_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_n_6_de_2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do município de Imbaú ao senhor Mizael Domingues.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_n_7_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_n_7_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º e o Anexo I da Lei nº 773, de 23 de junho de 2023.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_n_8_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_n_8_de_2025.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 32 e 32-A e atualizam os anexos I, III e V da Lei Municipal n° 598 de 27 de setembro de 2018, que consolida e atualiza o plano de cargos, carreiras e vencimentos dos servidores públicos da Câmara Municipal de Imbaú-PR.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_n_9_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_n_9_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário oficial do Município de Imbaú o "Dia da Bíblia".</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_lei_n_10_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_lei_n_10_de_2025.pdf</t>
   </si>
   <si>
     <t>Denomina de Avenida Manuel Carrera Guisantes a "Rua Projetada A" constante da Lei Municipal 796/2023.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_n_11_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_n_11_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, o manejo, o comércio e o transporte de abelhas sociais nativas (meliponíneos) no âmbito do município de Imbaú, Estado do Paraná.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_n_12_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_n_12_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a recomposição anual dos subsídios dos Vereadores e do Presidente da Câmara Municipal de Imbaú.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/pl_13.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/pl_13.pdf</t>
   </si>
   <si>
     <t>Institui a identificação dos imóveis com a presença de morador com espectro autista e dá outras providências</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_14.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do plenário da Câmara Municipal de Vereadores de Imbaú, que passa à denominar-se 'Plenário Silvio Leonardo Vieira"</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/pl_15.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/pl_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da Farmácia Básica do Município de Imbaú a aceitar receitas médicas emitidas por profissionais da rede pública ou privada, em receituários próprios ou padronizados, e dá outras providências.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/pl_16.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/pl_16.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do município de Imbaú ao senhor padre Sérgio Vieira da Rocha</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_17.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_17.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do município de Imbaú ao excelentíssimo senhor Sandro Alex Cruz de Oliveira.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/pl_18.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/pl_18.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Prevenção ao Uso de Cigarros Eletrônicos (cigarros, drogas) “Projeto Manoel Belej” no âmbito das escolas públicas do município de Imbaú e dá outras providências.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/pl_19.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/pl_19.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário do município de Imbaú ao senhor Nardeli de Jesus de Paula Aires.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/pl_20.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/pl_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de cesta/kit natalina, no decorrer do mês de dezembro de 2025, aos servidores públicos efetivos, comissionados, empregados públicos, estagiários, servidores temporariamente cedidos e agentes políticos da Câmara Municipal de Imbaú e dá outras providências.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/pl_21.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/pl_21.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial como especifica.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>PR</t>
-[...5 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_resolucao_n_1.pdf</t>
+    <t>PRL</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_resolucao_n_1.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 120, bem como o § 1º e o § 2º do artigo 156 da Resolução nº 001/2018, que dispõe sobre o regimento interno da Câmara de Vereadores de Imbaú e dá outras providências.</t>
   </si>
   <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_resolucao_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de Imbaú.</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/projeto_de_resolucao_3.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Gestão de Governança de Dados e Informações no âmbito da Câmara Municipal de Imbaú.</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_resolucao_4.pdf</t>
+  </si>
+  <si>
+    <t>Institui as diretrizes para elaboração, coordenação e monitoramento do Planejamento Estratégico da Câmara Municipal de Imbaú.</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/projeto_de_resolucao_5.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a estrutura organizacional da Câmara Municipal de Imbaú.</t>
+  </si>
+  <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_resolucao_no008_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_resolucao_no008_de_2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar</t>
   </si>
   <si>
-    <t>826</t>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_10.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito adicional suplementar como especifica.</t>
+  </si>
+  <si>
+    <t>1080</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Autógrafo</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/826/autografo_de_lei_2.pdf</t>
-[...95 lines deleted...]
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/911/autografo_de_lei_n_39.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/autografo_de_lei_n_2.pdf</t>
+  </si>
+  <si>
+    <t>Institui a "Campanha Março Roxo" , no âmbito do Município de Imbaú</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/autografo_de_lei_n_20.pdf</t>
+  </si>
+  <si>
+    <t>Concede o título de Cidadão Honorário do Município de Imbaú ao senhor Pastor Raul Dias da Silva.</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/autografo_de_lei_n_21.pdf</t>
+  </si>
+  <si>
+    <t>Confere ao senhor Enoque Antônio de Araújo o título de Cidadão Honorário do Município de Imbaú.</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/autografo_de_lei_n_22.pdf</t>
+  </si>
+  <si>
+    <t>Altera a denominação da Avenida Alzeira Borges de Oliveira para Avenida Cassemiro Borges de Oliveira, situada no bairro Bela Vista, no município de Imbaú.</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/autografo_de_lei_n_23.pdf</t>
+  </si>
+  <si>
+    <t>Confere ao senhor Mizael Domingues o título de Cidadão Honorário do Município de Imbaú</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/autografo_de_lei_n_27.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o artigo 3º e o Anexo I da Lei nº 773, de 23 de junho de 2023.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/autografo_de_lei_n_29.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece nova redação para os artigos 32 e 32-A, e atualiza os Anexos I, III e V da Lei Municipal nº 598, de 27 de setembro de 2018, que consolida e atualiza o plano de cargos, carreiras e vencimentos dos servidores públicos da Câmara Municipal de Imbaú-PR</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/autografo_de_lei_n_30.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a chefe do Poder Executivo Municipal a abrir créditos adicionais especiais no orçamento do exercício de 2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/autografo_de_lei_n_31.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação de veículo à Associação de Pais e Amigos dos Excepcionais de Imbaú – APAE, para os fins especificados, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/autografo_de_lei_n_36.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização anual dos subsídios dos vereadores e do presidente da Câmara Municipal de Imbaú.</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/autografo_de_lei_n_37.pdf</t>
+  </si>
+  <si>
+    <t>Institui o 'Dia da Bíblia' e o inclui no calendário oficial do Município de Imbaú.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/autografo_de_lei_n_38.pdf</t>
+  </si>
+  <si>
+    <t>Denomina como Avenida Manuel Carrera Guisantes a via anteriormente identificada como 'Rua Projetada A', conforme disposto na Lei Municipal nº 796/2023.</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/autografo_de_lei_n_39.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, manejo, comercialização e transporte de abelhas sociais nativas (meliponíneos) no âmbito do Município de Imbaú, Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/autografo_de_lei_no_57.pdf</t>
+  </si>
+  <si>
+    <t>Institui a identificação dos imóveis com a presença de morador com espectro autista e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/autografo_de_lei_no_59.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação do plenário da Câmara Municipal de Vereadores de Imbaú, que passa à denominar-se 'Plenário Silvio Leonardo Vieira'.</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/autografo_de_lei_no_62.pdf</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/autografo_de_lei_no_66.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de cidadão honorário do município de Imbaú ao senhor padre Sérgio Vieira da Rocha.</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/autografo_de_lei_no_68.pdf</t>
+  </si>
+  <si>
+    <t>Institui o programa de prevenção ao uso de cigarros eletrônicos (cigarros, drogas) 'Projeto Manoel Belej' no âmbito das escolas públicas do município de Imbaú e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/autografo_de_lei_no_69.pdf</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/autografo_de_lei_no_71.pdf</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/autografo_de_lei_no_73.pdf</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/autografo_de_lei_no_78.pdf</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>PJ</t>
   </si>
   <si>
     <t>Parecer dos Projetos</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/632/proj003-parcfo019-planos_e_carreiras_legislativo.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/632/proj003-parcfo019-planos_e_carreiras_legislativo.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AO ARTIGO 32 E 32-A E ATUALIZAM OS ANEXOS I E V DA LEI MUNICIPAL Nº 598 DE 27 DE SETEMBRO DE 2018, QUE CONSOLIDA E ATUALIZA O PLANO DE CARGOS, CARREIRAS E VENCIMENTOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE IMBAÚ-PR.”</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/833/parecer_n_21.pdf</t>
+    <t>CLJR - COMISSÃO DE LEGISLAÇÃO JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/833/parecer_n_21.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 120 E §1º E  §2 DO ARTIGO 156 DA RESOLUÇÃO Nº. 001/2018, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE IMBAÚ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_n_22.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_n_22.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 120 E §1º E  §2 DO ARTIGO 156 DA RESOLUÇÃO Nº. 001/2018, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA DE VEREADORES DE IMBAÚ, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/835/parecer_25.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/835/parecer_25.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTAMENTO DO VALOR DO AUXÍLIO ALIMENTAÇÃO PREVISTO NA LEI N. 002 DE 15 DE MARÇO DE 2024.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/836/parecer_n_26.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/836/parecer_n_26.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTAMENTO DO VALOR DO AUXÍLIO ALIMENTAÇÃO PREVISTO NA LEI N. 002 DE 15 DE MARÇO DE_x000D_
  2024.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/837/parecer_n_29.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/837/parecer_n_29.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IMBAÚ AO SENHOR ENOQUE ANTÔNIO DE ARAÚJO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/838/parecer_n_30.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/838/parecer_n_30.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IMBAÚ AO SENHOR PASTOR RAUL DIAS DA SILVA</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/839/parecer_n_47.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/839/parecer_n_47.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO DO MUNICÍPIO DE IMBAÚ AO SENHOR MIZAEL DOMINGUES.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/840/parecer_n_48.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/840/parecer_n_48.pdf</t>
   </si>
   <si>
     <t>Altera o nome da Avenida Alzemira Borges de Oliveira para Avenida Cassemiro Borges de Oliveira localizada no bairro Bela Vista no Município de Imbaú.</t>
   </si>
   <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/parecer_no49.pdf</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/parecer_no50.pdf</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/parecer_no_51.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a gestão de governança de dados e informações no âmbito da Câmara Municipal de Imbaú.</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/paecer_no_52.pdf</t>
+  </si>
+  <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/841/parecer_n_53.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/841/parecer_n_53.pdf</t>
   </si>
   <si>
     <t>INSTITUI AS DIRETRIZES PARA ELABORAÇÃO, COORDENAÇÃO E MONITORAMENTO DO PLANEJAMENTO ESTRATÉGICO DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/842/parecer_n_54.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/842/parecer_n_54.pdf</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/843/parecer_n_55.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/843/parecer_n_55.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/844/parecer_n_56.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/844/parecer_n_56.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DA CÂMARA MUNICIPAL DE IMBAÚ</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/845/parecer_n_57.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/845/parecer_n_57.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º E ANEXO I DA LEI Nº 773, DE 23 DE JUNHO DE 2023.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/846/parecer_n_58.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/846/parecer_n_58.pdf</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/847/parecer_n_59.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/847/parecer_n_59.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 32 e 32-A e atualizam os anexos I, III e V da Lei Municipal nº 598 de 27 de setembro de 2018, que consolida e atualiza o plano de cargos, carreiras e vencimentos dos servidores públicos da Câmara Municipal de Imbaú-PR.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/848/parecer_n_60.pdf</t>
-[...507 lines deleted...]
-    <t>Ajustar***********</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/848/parecer_n_60.pdf</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Denomina de Avenida Manoel Carreira Guisantes a "Rua Projetada A" constante da Lei Municipal 796/2023.</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Institui e inclui no calendário oficial do Município de Imbaú o 'Dia da Bíblia'.</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/parecer_fo.pdf</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/parecer_fo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação, manejo, comércio e transporte de abelhas sociais nativas (meliponíneos), no âmbito do Município de Imbaú, Estado do Paraná</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recomposição anual dos subsídios dos vereadores e do presidente da Câmara Municipal de Imbaú.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1113/parecer_fo.pdf</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/parecer_no_97.pdf</t>
+  </si>
+  <si>
+    <t>Abre crédito adicional suplementar como especifica. A Câmara Municipal de Imbaú, Estado do Paraná, no uso de suas atribuições e de acordo com o disposto no parágrafo único do artigo 7º da Lei nº 828/2024.</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/parecer_no_98.pdf</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_fo.pdf</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação do plenário da Câmara Municipal de Vereadores de Imbaú, que passa à denominar-se 'Plenário Silvio Leonardo Vieira</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer_fo.pdf</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_fo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade da Farmácia Básica do Município de Imbaú a aceitar receitas médicas emitidas por profissionais da rede pública ou privada, em receituários próprios ou padronizados, e dá outras providências</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de Cidadão Honorário do Município de Imbaú ao senhor Padre Sérgio Vieira da Rocha.</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de Cidadão Honorário do Município de Imbaú ao Excelentíssimo, senhor, Sandro Alex Cruz de Oliveira.</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer_fo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Prevenção ao uso de cigarros eletrônicos (cigarros, drogas) ‘Projeto Manoel Belej’ no âmbito das escolas públicas do Município de Imbaú e dá outras providências</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/parecer_no_143.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito do Poder Legislativo do Município de Imbaú, Estado do Paraná, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de Cidadão Honorário do Município de Imbaú ao Excelentíssimo, senhor, Nardeli de Jesus de Paula Aires.</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/parecer_fo.pdf</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_no_155.pdf</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/parecer_no_156.pdf</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/parecer_cjr.pdf</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/parecer_fo.pdf</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>DLIC</t>
   </si>
   <si>
     <t>Dispensa de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/850/dispensa_de_licitacao_n_1.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/850/dispensa_de_licitacao_n_1.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA COMPRA E INSTALAÇÃO DE EQUIPAMENTOS, SENDO 1 CABO DE REDE, F/UTP CAT5E 4P, CAPA SIMPLES + BLIN. COBRE 305 MTS, 1 (P) CONECTOR PLUG P4 MACHO P/ CAMERA (10 UN), 1 FONTE METALICA 10A 12,8V EFM 1210 G2 4820079- INTELBRAS, 05 CONVERSOR BALUN PASSIVO DE VIDEO VB 301 P G2, 05 CAIXA PLASTICA DE PASSAGEM VBOX 1100 E, 05 CAMERA BULLET VHD 1220 B FULL COLOR G7, 01 DVR STAND ALONE MHDX 3108-C C/HD 1TB 4580717- INTELBRAS, 01 MINI RACK 5U X 350 MM 19 ORGANIZADOR PRETO P/ DVR INTELBRAS E MÃO DE OBRA, PARA A CÂMARA MUNICIPAL DE IMBAÚ</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/851/ato_de_dispensa_para_publicar_assinado.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/851/dispensa_de_licitacao_no_002_de_2025.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA CONFECÇÃO DE 01 (UM) QUADRO EXPOSITIVO DE FOTOS 70X52CM PARA O EXERCÍCIO 2025 - 2028, 09 (NOVE) PRISMAS DE MESA DOBRADA 26X9,4, 16 (DEZESSEIS) PLACA DE AÇO INOX COM DUPLA FACE 40X35, 16 (DEZESSEIS) LETRAS EM AÇO INOX, ESCRITO PODER LEGISLATIVO, 15 (QUINZE) LETRAS EM AÇO INOX, ESCRITO ADMINISTRAÇÃO 35 CM, 09 (NOVE) LETRAS EM AÇO INOX, ESCRITO PLENÁRIO 30 CM E 01 (UM) BRASÃO EM AÇO INOX MED. 80X74 CM, NOS TERMOS DO ART. 75, INCISO II – DA LEI FEDERAL N.º 14.133/2021, PARA A CÂMARA MUNICIPAL DE IMBÁU ,</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/854/ato_de_dispensa_para_publicar_assinado.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/854/dispensa_de_licitacao_no_003_de_2025.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA FORNECEDORA DE 3.000 (TRÊS MIL LITROS) DE GASOLINA COMUM, PARA O ÚNICO VEÍCULO DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/856/dispensa_de_licitacao_4.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/856/dispensa_de_licitacao_4.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA PRODUTOS DE COPA, COZINHA, LIMPEZA, HIGIENE E PRODUTOS DO GÊNERO ALIMENTÍCIOS, PARA A CÂMARA MUNICIPAL DE IMBAÚ</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/858/ato_de_dispensa_para_publicar_assinado.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/858/dispensa_de_licitacao_no_5_de_2025.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE 3 (TRÊS) KIT DE TECLADO E MOUSE, COR PRETA, CONECTIVIDADE USB, UPC - 097855088802, PART NUMBER - 920-004428, TECLADO NUMÉRICO, TIPO DE SWITCH – “MOUNT-STYLE, 1 (UM) NOTEBOOK, SISTEMA OPERACIONAL WINDOWS 11 HOME, PROCESSADOR DE 12 NÚCLEOS – 5.4 GHZ, 512GB SSD, 16GB DDR4 RAM, MONITOR 15.6'' FULL HD LED – ANTIRREFLEXO – RESOLUÇÃO 1920X1080 PIXELS, BATERIA 4 CÉLULAS, PLACA DE VÍDEO INTEL GRAPHICS, PROCESSADOR INTEL CORE I7, WEBCAM HD, WI-FI, BLUETOOTH, PORTAS USB-C - HDMI – ÁUDIO 3.5 MM, MICROFONE INTEGRADO, FONTE DE ALIMENTAÇÃO, E 1 (UM) MONITOR, TELA: LED DE 19.5", RESOLUÇÃO MÁXIMA: HD 1440 X 900, ÂNGULO DE VISÃO: HORIZONTAL: 178° - VERTICAL: 160°, PROPORÇÃO DA IMAGEM: 16:9, TEMPO DE ESPERA: 6.5 MS, TIPO DE SWITCH - MOUNT STYLE, RELAÇÃO DE CONTRASTE (DCR): 1000:1, INTERFACE: VGA E HDMI, FREQUÊNCIA HERTZ 60 HZ, PARA A CÂMARA MUNICIPAL DE IMBAÚ</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/963/dispensa_de_licitacao_6_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/963/dispensa_de_licitacao_6_de_2025.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE 48 (QUARENTA E OITO) SERVIÇOS DE LAVAGEM E LIMPEZA, INTERNA E EXTERNA, DO VEÍCULO OFICIAL ÚNICO DA CÂMARA MUNICIPAL DE IMBAÚ, COM FORNECIMENTO DE MÃO DE OBRA, MATERIAIS DE HIGIENE E PRODUTOS DE LIMPEZA NECESSÁRIOS PARA A EXECUÇÃO DOS SERVIÇOS, PARA A CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DO ART. 75, INCISO II – DA LEI FEDERAL N.º 14.133/2021, E DEMAIS NORMAS APLICÁVEIS À ESPÉCIE.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/964/dispensa_de_licitacao_7_de_2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/964/dispensa_de_licitacao_7_de_2025.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS PROFISSIONAIS DE JARDINAGEM, INCLUINDO FORNECIMENTO DE MÃO DE OBRA QUALIFICADA, FORNECIMENTO DE INSUMOS, PLANTAS ORNAMENTAIS E MATERIAIS PAISAGÍSTICOS, COM VISTAS À MANUTENÇÃO, REVITALIZAÇÃO E CONSERVAÇÃO DAS ÁREAS VERDES DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/965/dispensa_de_licitacao_8.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/965/dispensa_de_licitacao_8.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A EXECUÇÃO DE SERVIÇOS DE PINTURA INTERNA, COM FORNECIMENTO DE TINTA, MATERIAIS E MÃO DE OBRA, BEM COMO SERVIÇOS DE INSTALAÇÃO DE DIVISÓRIAS EM DRYWALL, TAMBÉM COM FORNECIMENTO DE MATERIAL E MÃO DE OBRA PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/dispensa_de_licitacao_9.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/dispensa_de_licitacao_9.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE ESTÁGIO SUPERVISIONADO PARA ESTUDANTES DO ENSINO MÉDIO E TÉCNICO, REGULARMENTE MATRICULADOS, COM BASE EM FREQUÊNCIA EFETIVA, VISANDO ATENDER AS NECESSIDADES DESTE LEGISLATIVO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/dispensa_de_licitacao_10.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/dispensa_de_licitacao_10.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MATERIAIS ELÉTRICOS E CONTRATAÇÃO DE SERVIÇOS DE INSTALAÇÃO PARA ADEQUAÇÃO DA ILUMINAÇÃO INTERNA E EXTERNA, MODERNIZAÇÃO DO SISTEMA ELÉTRICO, SUBSTITUIÇÃO DE EQUIPAMENTOS DANIFICADOS PARA A CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/dispensa_de_licitacao_11.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/dispensa_de_licitacao_11.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA AQUISIÇÃO DE MOBILIÁRIO EM MDF E GRANITO, NOS TERMOS DO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/dispensa_de_licitacao_12.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/dispensa_de_licitacao_12.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA AQUISIÇÃO DE 21 (VINTE E UMA) CESTAS NATALINAS, DESTINADAS À DISTRIBUIÇÃO AOS SERVIDORES PÚBLICOS EFETIVOS, COMISSIONADOS, EMPREGADOS PÚBLICOS, ESTAGIÁRIOS, SERVIDORES TEMPORARIAMENTE CEDIDOS E AGENTES POLÍTICOS DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>CONT</t>
   </si>
   <si>
     <t>Contratos</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/852/contrato_no_1.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/852/contrato_no_1.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA PARA COMPRA E INSTALAÇÃO DE EQUIPAMENTOS, SENDO 1 CABO DE REDE, F/UTP CAT5E 4P, CAPA SIMPLES + BLIN. COBRE 305 MTS, 1 (P) CONECTOR PLUG P4 MACHO P/ CAMERA (10 UN), 1 FONTE METALICA 10A 12,8V EFM 1210 G2 4820079- INTELBRAS, 05 CONVERSOR BALUN PASSIVO DE VIDEO VB 301 P G2, 05 CAIXA PLASTICA DE PASSAGEM VBOX 1100 E, 05 CAMERA BULLET VHD 1220 B FULL COLOR G7, 01 DVR STAND ALONE MHDX 3108-C C/HD 1TB 4580717- INTELBRAS, 01 MINI RACK 5U X 350 MM 19 ORGANIZADOR PRETO P/ DVR INTELBRAS E MÃO DE OBRA, PARA A CÂMARA MUNICIPAL DE IMBAÚ AO QUAL, AS PARTES SUJEITAM-SE A CUMPRIR, MEDIANTE AS CLÁUSULAS E CONDIÇÕES A SEGUIR: LEI Nº 8.078, DE 11 DE SETEMBRO DE 1990 (CÓDIGO DE DEFESA DO CONSUMIDOR) E, NOS TERMOS DO ART. 75, INCISO II – DA LEI FEDERAL N.º 14.133/2021 , E DEMAIS NORMAS APLICÁVEIS À ESPÉCIE.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/853/contrato_no_2.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/853/contrato_no_2.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA CONFECÇÃO DE 01 (UM) QUADRO EXPOSITIVO DE FOTOS 70X52CM PARA O EXERCÍCIO 2025 - 2028 , 09 (NOVE) PRISMAS DE MESA DOBRADA 26X9,4, 16 (DEZESSEIS) PLACA DE AÇO INOX COM DUPLA FACE 40X35, 16 (DEZESSEIS) LETRAS EM AÇO INOX, ESCRITO PODER LEGISLATIVO, 15 (QUINZE) LETRAS EM AÇO INOX, ESCRITO ADMINISTRAÇÃO 35 CM, 09 (NOVE) LETRAS EM AÇO INOX, ESCRITO PLENÁRIO 30 CM E 01 (UM) BRASÃO EM AÇO INOX MED. 80X74 CM, NOS TERMOS DO ART. 75, INCISO II – DA LEI FEDERAL N.º 14.133/2021, PARA A CÂMARA MUNICIPAL DE IMBÁU, E DEMAIS NORMAS APLICÁVEIS À ESPÉCIE.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/855/contrato_no_3.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/855/contrato_no_3.pdf</t>
   </si>
   <si>
     <t>CONTRATO QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE IMBAU, ESTADO DO PARANÁ E A EMPRESA AUTO POSTO IMBAÚ II LTDA, PARA FORNECIMENTO DE COMBUSTÍVEIS PARA O VEÍCULO DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/857/contrato_no_4.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/857/contrato_no_4.pdf</t>
   </si>
   <si>
     <t>CONTRATO DE FORNECIMENTO DE PRODUTOS DE COPA, COZINHA, LIMPEZA, HIGIENE E PRODUTOS DO GÊNERO ALIMENTÍCIOS, NOS TERMOS DO ART. 75, INCISO II – DA LEI FEDERAL N.º 14.133/2021, QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE IMBAÚ E A EMPRESA E. P. MARTINS &amp; MARTINS LTDA.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/860/contrato_imbau_assinado.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/860/contrato_imbau_assinado.pdf</t>
   </si>
   <si>
     <t>TERMO DE CONTRATO QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE IMBAÚ – ESTADO DO PARANÁ, E A EMPRESA CLIC SISTEMAS PARA TRANSMISSÃO AO VIVO LTDA, PARA FORNECIMENTO DE PLATAFORMA COMPLETA PARA TRANSMISSÃO AO VIVO DAS SESSÕES PLENÁRIAS.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/960/contrato__no_6.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/960/contrato__no_6.pdf</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/961/contrato_no_7.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/961/contrato_no_7.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS PROFISSIONAIS DE JARDINAGEM, INCLUINDO FORNECIMENTO DE MÃO DE OBRA QUALIFICADA, FORNECIMENTO DE INSUMOS, PLANTAS ORNAMENTAIS E MATERIAIS PAISAGÍSTICOS, COM VISTAS À MANUTENÇÃO, REVITALIZAÇÃO E CONSERVAÇÃO DAS ÁREAS VERDES DA CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DO ART. 75, INCISO II – DA LEI FEDERAL N.º 14.133/2021, PARA A CÂMARA MUNICIPAL DE IMBAÚ, E DEMAIS NORMAS APLICÁVEIS À ESPÉCIE.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/962/contrato_no_8.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/962/contrato_no_8.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A EXECUÇÃO DE SERVIÇOS DE PINTURA INTERNA, COM FORNECIMENTO DE TINTA, MATERIAIS E MÃO DE OBRA, BEM COMO SERVIÇOS DE INSTALAÇÃO DE DIVISÓRIAS EM DRYWALL, TAMBÉM COM FORNECIMENTO DE MATERIAL E MÃO DE OBRA PARA A CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DO ART. 75, INCISO II – DA LEI FEDERAL N.º 14.133/2021, E DEMAIS NORMAS APLICÁVEIS À ESPÉCIE.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/contrato_009.2025.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/contrato_009.2025.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE ESTÁGIO SUPERVISIONADO PARA ESTUDANTES DO ENSINO MÉDIO E DE ENSINO TÉCNICO REGULARMENTE MATRICULADOS, COM A FINALIDADE DE VIABILIZAR OPORTUNIDADES DE ESTÁGIO SUPERVISIONADO NO ÂMBITO DA CÂMARA MUNICIPAL DE IMBAÚ, PARA ESTUDANTES REGULARMENTE MATRICULADOS, COM BASE EM FREQUÊNCIA EFETIVA, EM INSTITUIÇÕES DE ENSINO MÉDIO OU TÉCNICO</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/contrato_no_10.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/contrato_no_10.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA AQUISIÇÃO DE MATERIAIS ELÉTRICOS E SERVIÇOS DE INSTALAÇÃO, PARA A CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DO ART. 75, INCISO II – DA LEI FEDERAL N.º 14.133/2021, E DEMAIS NORMAS APLICÁVEIS À ESPÉCIE</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/contrato_011-25_-_mobiliario__281_29_assinado_assinado_assinado_assinado.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/contrato_011-25_-_mobiliario__281_29_assinado_assinado_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA AQUISIÇÃO DE MOBILIÁRIO EM MDF E GRANITO, NOS TERMOS DO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/contrato_no_12.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/contrato_no_12.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE 21 CESTAS NATALINAS, DESTINADAS À DISTRIBUIÇÃO ENTRE SERVIDORES EFETIVOS, COMISSIONADOS, EMPREGADOS PÚBLICOS, ESTAGIÁRIOS, SERVIDORES CEDIDOS TEMPORARIAMENTE E AGENTES POLÍTICOS DA CÂMARA MUNICIPAL DE IMBAÚ.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>ILIC</t>
   </si>
   <si>
     <t>Inexigibilidade de Licitação</t>
   </si>
   <si>
-    <t>https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/859/termo_de_homologacao_assinado.pdf</t>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/859/inexigibilidade_01_de_2025.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA FORNECIMENTO DE PLATAFORMA COMPLETA PARA TRANSMISSÃO AO VIVO DAS SESSÕES PLENÁRIAS</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>DEL</t>
+  </si>
+  <si>
+    <t>Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/decreto_legislativo_1_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Aprova a prestação de contas do Poder Executivo Municipal, relativas ao exercício financeiro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -3414,67 +3341,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/736/ind_001-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/737/ind_002-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/738/ind_003-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/739/ind__004-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/740/ind_005-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/741/ind_006-2025_maria_rosely.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/742/ind_007-2025_maria_rosely.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/744/ind_008-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/745/ind_009-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/746/ind_011-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/747/ind_012-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/748/ind_013-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/749/ind_014-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/750/ind_015-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/751/ind_016-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/752/ind_017_-_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/753/ind_018-2025_rose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/754/ind_019-2025_rose.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/755/ind_020-2025_marsitela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/756/ind_021-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/757/ind_022-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/758/ind_023_-_2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/759/ind_024-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/760/ind_025-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/761/ind_026_-_2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/762/ind_027_-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/763/ind_028-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/764/ind_029-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/765/ind_030-2025_maria_rosely.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/766/ind_031-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/767/ind_032-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/768/ind_033-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/769/ind_034-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/770/ind_036-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/771/ind_037-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/772/ind_038-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/773/ind_039-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/774/ind_040-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/775/ind_041-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/776/ind_042-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/777/ind_043-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/778/ind_044-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/779/ind_045-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/780/ind_046-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/781/ind_047-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/782/ind_048-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/783/ind_049-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/784/ind_050-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/785/ind_051-2025_alex_sandro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/786/ind_052-2025_alex_sandro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/787/ind_053-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/788/ind_054-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/789/ind_055-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/790/ind_056-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/791/ind_057-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/792/ind_058-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/793/ind_059-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/794/ind_060-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/795/ind_061-2025_alex_sandro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/796/ind_062-2025_alex_e_sandra.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/797/ind_063-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/798/ind_064-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/799/ind_065-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/800/ind_066-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/801/ind_067-2025_maristela_e_renilda.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/802/ind_068-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/803/ind_069-2025_sandra_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/804/ind_070-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/805/ind_071-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/806/ind_072-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/807/ind_073-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/809/ind_75-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/810/ind_76-2025_valdir_e_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/811/ind_77-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/812/ind_78-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/813/ind_79-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/862/ind_80-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/863/ind_81-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/864/ind_82-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/865/ind_83-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/866/ind__084-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/867/ind__085-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/868/ind__086-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/869/ind_87-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/870/ind_88-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/871/ind_89-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/872/ind_90-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/873/ind_91-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/876/ind_92-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/877/ind_93-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/878/ind_94-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/879/ind_95-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/881/ind_96-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/882/ind_97-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/883/ind_98-2025_maristela_e_fabiana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/884/ind_99-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/885/ind_100-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/886/ind_101-2025_fabiana_e_maristela.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/887/ind_102-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/888/ind_103-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/951/ind_104-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/956/ind_105-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/952/ind_106-2025_maria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/953/ind_107-2025_maria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/954/ind_108-2025_maria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/955/ind_109-2025_valdir_e_jose.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/958/ind_110-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/959/ind_111-2025_maria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/998/ind_112-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/999/ind_113-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/ind_114-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/ind_115-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/ind_116-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/ind_117-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/ind_118-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/ind_119-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/ind_120-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/ind_121-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/ind_122-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/ind_123-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/ind_124-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/ind_125-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/ind_126-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/ind_127-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/ind_128-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/ind_129-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/ind_130-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/ind_131-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/ind_132-2025_maristela_e_sandra.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/ind_133-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/ind_134-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/ind_135-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/ind_136-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/ind_137-2025_valdir_e_renilda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/ind_138-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/ind_139-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/ind_140-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/ind_141-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/ind_142-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/ind_143-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/ind_144-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/ind_145-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/ind_146-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/902/mocao_de_aplauso_001_de_2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/903/mocao_de_apelo_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_n_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_n_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_lei_n_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_n_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_n_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_n_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_n_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_n_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_lei_n_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_n_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_n_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/pl_13.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_14.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/pl_15.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/pl_16.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_17.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/pl_18.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/pl_19.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/pl_20.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/pl_21.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_resolucao_n_1.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_resolucao_no008_de_2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/826/autografo_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/827/autografo_de_lei_n_20.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/828/autografo_de_lei_n_21.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/829/autografo_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/830/autografo_de_lei_n_23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/831/autografo_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/832/autografo_de_lei_n_29.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/874/autografo_30.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/875/autografo_31.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/908/autografo_de_lei_n_36.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/909/autografo_de_lei_n_37.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/910/autografo_de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/911/autografo_de_lei_n_39.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/632/proj003-parcfo019-planos_e_carreiras_legislativo.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/833/parecer_n_21.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_n_22.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/835/parecer_25.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/836/parecer_n_26.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/837/parecer_n_29.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/838/parecer_n_30.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/839/parecer_n_47.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/840/parecer_n_48.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/841/parecer_n_53.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/842/parecer_n_54.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/843/parecer_n_55.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/844/parecer_n_56.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/845/parecer_n_57.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/846/parecer_n_58.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/847/parecer_n_59.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/848/parecer_n_60.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/966/ata_no001.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/967/ata_no002.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/968/ata_no003.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/969/ata_no004.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/970/ata_no005.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/971/ata_no006.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/972/ata_no007.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/973/ata_no008.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/974/ata_no009.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/975/ata_no010.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/976/ata_no011.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/977/ata_no012.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/978/ata_no013.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/979/ata_no014.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/980/ata_no015.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/981/ata_no016.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/982/ata_no017.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/983/ata_no018.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/984/ata_no019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/985/ata_no020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/986/ata_no021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/987/ata_no022.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/988/ata_no023.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/989/ata_no024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/990/ata_no025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/991/ata_no026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/992/ata_no027.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/993/ata_no028.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/994/ata_no029.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/995/ata_no030.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/996/ata_no031.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/997/ata_no032.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/ata_033-2025__22-08-25-ordinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/ata_no_034-2025_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/ata_no_035-2025_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/ata_no_036-2025_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/ata_no_037-2025_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/ata_no_038-2025_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/ata_no_039-2025_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1033/ata_no_40-2025_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1034/ata_no_041-2025_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1035/ata_42.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1036/ata_43.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1047/ata_44.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1048/ata_45.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1049/ata_46.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1050/ata_47.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1051/ata_48.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1062/ata_49.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1063/ata_50.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/732/termo_de_posse_prefeita_e_vice.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/733/termo_de_posse_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/734/termo_de_posse_dos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/735/certidao_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/850/dispensa_de_licitacao_n_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/851/ato_de_dispensa_para_publicar_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/854/ato_de_dispensa_para_publicar_assinado.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/856/dispensa_de_licitacao_4.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/858/ato_de_dispensa_para_publicar_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/963/dispensa_de_licitacao_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/964/dispensa_de_licitacao_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/965/dispensa_de_licitacao_8.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/dispensa_de_licitacao_9.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/dispensa_de_licitacao_10.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/dispensa_de_licitacao_11.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/dispensa_de_licitacao_12.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/852/contrato_no_1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/853/contrato_no_2.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/855/contrato_no_3.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/857/contrato_no_4.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/860/contrato_imbau_assinado.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/960/contrato__no_6.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/961/contrato_no_7.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/962/contrato_no_8.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/contrato_009.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/contrato_no_10.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/contrato_011-25_-_mobiliario__281_29_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/contrato_no_12.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/859/termo_de_homologacao_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/736/ind_001-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/737/ind_002-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/738/ind_003-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/739/ind__004-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/740/ind_005-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/741/ind_006-2025_maria_rosely.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/742/ind_007-2025_maria_rosely.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/744/ind_008-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/745/ind_009-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/746/ind_011-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/747/ind_012-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/748/ind_013-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/749/ind_014-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/750/ind_015-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/751/ind_016-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/752/ind_017_-_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/753/ind_018-2025_rose.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/754/ind_019-2025_rose.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/755/ind_020-2025_marsitela.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/756/ind_021-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/757/ind_022-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/758/ind_023_-_2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/759/ind_024-rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/760/ind_025-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/761/ind_026_-_2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/762/ind_027_-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/763/ind_028-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/764/ind_029-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/765/ind_030-2025_maria_rosely.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/766/ind_031-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/767/ind_032-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/768/ind_033-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/769/ind_034-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/770/ind_036-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/771/ind_037-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/772/ind_038-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/773/ind_039-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/774/ind_040-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/775/ind_041-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/776/ind_042-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/777/ind_043-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/778/ind_044-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/779/ind_045-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/780/ind_046-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/781/ind_047-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/782/ind_048-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/783/ind_049-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/784/ind_050-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/785/ind_051-2025_alex_sandro.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/786/ind_052-2025_alex_sandro.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/787/ind_053-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/788/ind_054-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/789/ind_055-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/790/ind_056-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/791/ind_057-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/792/ind_058-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/793/ind_059-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/794/ind_060-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/795/ind_061-2025_alex_sandro.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/796/ind_062-2025_alex_e_sandra.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/797/ind_063-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/798/ind_064-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/799/ind_065-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/800/ind_066-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/801/ind_067-2025_maristela_e_renilda.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/802/ind_068-2025_jose_rocha.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/803/ind_069-2025_sandra_1.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/804/ind_070-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/805/ind_071-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/806/ind_072-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/807/ind_073-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/809/ind_75-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/810/ind_76-2025_valdir_e_jose.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/811/ind_77-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/812/ind_78-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/813/ind_79-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/862/ind_80-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/863/ind_81-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/864/ind_82-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/865/ind_83-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/866/ind__084-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/867/ind__085-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/868/ind__086-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/869/ind_87-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/870/ind_88-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/871/ind_89-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/872/ind_90-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/873/ind_91-2025_alex.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/876/ind_92-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/877/ind_93-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/878/ind_94-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/879/ind_95-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/881/ind_96-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/882/ind_97-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/883/ind_98-2025_maristela_e_fabiana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/884/ind_99-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/885/ind_100-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/886/ind_101-2025_fabiana_e_maristela.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/887/ind_102-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/888/ind_103-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/951/ind_104-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/956/ind_105-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/952/ind_106-2025_maria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/953/ind_107-2025_maria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/954/ind_108-2025_maria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/955/ind_109-2025_valdir_e_jose.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/958/ind_110-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/959/ind_111-2025_maria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/998/ind_112-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/999/ind_113-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/ind_114-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/ind_115-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/ind_116-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/ind_117-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/ind_118-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/ind_119-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/ind_120-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/ind_121-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/ind_122-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/ind_123-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/ind_124-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/ind_125-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/ind_126-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/ind_127-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/ind_128-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/ind_129-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/ind_130-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1030/ind_131-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1031/ind_132-2025_maristela_e_sandra.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1032/ind_133-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1037/ind_134-2025_sandra.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1038/ind_135-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1039/ind_136-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1040/ind_137-2025_valdir_e_renilda.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1041/ind_138-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1042/ind_139-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1043/ind_140-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1044/ind_141-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1045/ind_142-2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1046/ind_143-2025_fabiana.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1064/ind_144-2025_jose.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1075/ind_145-2025_rosivaldo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1076/ind_146-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1077/ind_147-2025_renilda.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1078/ind_148-_2025_maristela.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1079/ind_149-2025_valdir.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/902/mocao_de_aplauso_001_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/903/mocao_de_apelo_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/814/projeto_de_lei_n_1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/815/projeto_de_lei_n_3_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/816/projeto_de_lei_n_4_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/817/projeto_de_lei_n_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_n_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/819/projeto_de_lei_n_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/820/projeto_de_lei_n_8_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/904/projeto_de_lei_n_9_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/905/projeto_de_lei_n_10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_n_11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/907/projeto_de_lei_n_12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1066/pl_13.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1067/pl_14.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1068/pl_15.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1069/pl_16.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1070/pl_17.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1071/pl_18.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1072/pl_19.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1073/pl_20.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1074/pl_21.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/821/projeto_de_resolucao_n_1.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1093/projeto_de_resolucao_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1094/projeto_de_resolucao_3.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1095/projeto_de_resolucao_4.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1096/projeto_de_resolucao_5.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_resolucao_no008_de_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1097/projeto_de_resolucao_10.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1080/autografo_de_lei_n_2.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1081/autografo_de_lei_n_20.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1082/autografo_de_lei_n_21.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1083/autografo_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1084/autografo_de_lei_n_23.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1085/autografo_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1086/autografo_de_lei_n_29.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1087/autografo_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1088/autografo_de_lei_n_31.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1089/autografo_de_lei_n_36.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1090/autografo_de_lei_n_37.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1091/autografo_de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1092/autografo_de_lei_n_39.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1098/autografo_de_lei_no_57.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1099/autografo_de_lei_no_59.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1100/autografo_de_lei_no_62.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1101/autografo_de_lei_no_66.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1102/autografo_de_lei_no_68.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1103/autografo_de_lei_no_69.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1104/autografo_de_lei_no_71.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1105/autografo_de_lei_no_73.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1106/autografo_de_lei_no_78.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/632/proj003-parcfo019-planos_e_carreiras_legislativo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/833/parecer_n_21.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/834/parecer_n_22.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/835/parecer_25.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/836/parecer_n_26.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/837/parecer_n_29.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/838/parecer_n_30.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/839/parecer_n_47.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/840/parecer_n_48.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1129/parecer_no49.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1130/parecer_no50.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1131/parecer_no_51.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1132/paecer_no_52.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/841/parecer_n_53.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/842/parecer_n_54.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/843/parecer_n_55.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/844/parecer_n_56.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/845/parecer_n_57.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/846/parecer_n_58.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/847/parecer_n_59.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/848/parecer_n_60.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1109/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1107/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1108/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1110/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1111/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1112/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1113/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1133/parecer_no_97.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1134/parecer_no_98.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1115/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1114/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1116/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1117/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1119/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1118/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1120/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1121/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1123/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1122/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1135/parecer_no_143.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1124/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1125/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1126/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1136/parecer_no_155.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1137/parecer_no_156.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1127/parecer_cjr.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1128/parecer_fo.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/850/dispensa_de_licitacao_n_1.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/851/dispensa_de_licitacao_no_002_de_2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/854/dispensa_de_licitacao_no_003_de_2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/856/dispensa_de_licitacao_4.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/858/dispensa_de_licitacao_no_5_de_2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/963/dispensa_de_licitacao_6_de_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/964/dispensa_de_licitacao_7_de_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/965/dispensa_de_licitacao_8.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/dispensa_de_licitacao_9.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/dispensa_de_licitacao_10.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1029/dispensa_de_licitacao_11.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1065/dispensa_de_licitacao_12.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/852/contrato_no_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/853/contrato_no_2.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/855/contrato_no_3.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/857/contrato_no_4.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/860/contrato_imbau_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/960/contrato__no_6.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/961/contrato_no_7.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/962/contrato_no_8.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/contrato_009.2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/contrato_no_10.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/contrato_011-25_-_mobiliario__281_29_assinado_assinado_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1061/contrato_no_12.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/859/inexigibilidade_01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2025/1146/decreto_legislativo_1_de_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H279"/>
+  <dimension ref="A1:H273"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="51.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="142.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -7212,3173 +7139,3206 @@
       </c>
       <c r="D145" t="s">
         <v>11</v>
       </c>
       <c r="E145" t="s">
         <v>12</v>
       </c>
       <c r="F145" t="s">
         <v>18</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>600</v>
       </c>
       <c r="H145" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
         <v>602</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>10</v>
+        <v>603</v>
       </c>
       <c r="D146" t="s">
-        <v>603</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
         <v>604</v>
       </c>
-      <c r="F146" t="s">
-[...2 lines deleted...]
-      <c r="G146" s="1" t="s">
+      <c r="H146" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
+        <v>606</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
         <v>607</v>
       </c>
-      <c r="B147" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D147" t="s">
-        <v>603</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>604</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>608</v>
       </c>
       <c r="H147" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
         <v>610</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>10</v>
+        <v>611</v>
       </c>
       <c r="D148" t="s">
-        <v>611</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>18</v>
+      </c>
+      <c r="G148" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="G148" s="1" t="s">
+      <c r="H148" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
+        <v>614</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>10</v>
+      </c>
+      <c r="D149" t="s">
         <v>615</v>
       </c>
-      <c r="B149" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E149" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="F149" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="H149" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="D150" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="E150" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="F150" t="s">
-        <v>152</v>
+        <v>13</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="H150" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="D151" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E151" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F151" t="s">
-        <v>622</v>
+        <v>625</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="H151" t="s">
-        <v>624</v>
+        <v>627</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D152" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E152" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F152" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>626</v>
+        <v>629</v>
       </c>
       <c r="H152" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>628</v>
+        <v>631</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D153" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E153" t="s">
-        <v>612</v>
+        <v>624</v>
+      </c>
+      <c r="F153" t="s">
+        <v>152</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="H153" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D154" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E154" t="s">
-        <v>612</v>
+        <v>624</v>
+      </c>
+      <c r="F154" t="s">
+        <v>635</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="H154" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>635</v>
+        <v>35</v>
       </c>
       <c r="D155" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E155" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F155" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="H155" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="D156" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E156" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F156" t="s">
-        <v>31</v>
+        <v>625</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="H156" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="D157" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E157" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F157" t="s">
-        <v>213</v>
+        <v>625</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>642</v>
+        <v>645</v>
       </c>
       <c r="H157" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>58</v>
+        <v>648</v>
       </c>
       <c r="D158" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E158" t="s">
-        <v>612</v>
+        <v>624</v>
+      </c>
+      <c r="F158" t="s">
+        <v>18</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="H158" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="D159" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E159" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F159" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="H159" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>66</v>
+        <v>53</v>
       </c>
       <c r="D160" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E160" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F160" t="s">
-        <v>71</v>
+        <v>213</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>651</v>
+        <v>655</v>
       </c>
       <c r="H160" t="s">
-        <v>652</v>
+        <v>656</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
       <c r="D161" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E161" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F161" t="s">
-        <v>152</v>
+        <v>625</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="H161" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D162" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E162" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F162" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="H162" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="D163" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E163" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F163" t="s">
-        <v>213</v>
+        <v>71</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="H163" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>83</v>
+        <v>70</v>
       </c>
       <c r="D164" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E164" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F164" t="s">
-        <v>31</v>
+        <v>152</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="H164" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="D165" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E165" t="s">
-        <v>612</v>
+        <v>624</v>
       </c>
       <c r="F165" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="H165" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="D166" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E166" t="s">
-        <v>612</v>
+        <v>624</v>
+      </c>
+      <c r="F166" t="s">
+        <v>213</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="H166" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="D167" t="s">
-        <v>611</v>
+        <v>623</v>
       </c>
       <c r="E167" t="s">
-        <v>612</v>
+        <v>624</v>
+      </c>
+      <c r="F167" t="s">
+        <v>31</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="H167" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>674</v>
+        <v>678</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D168" t="s">
-        <v>675</v>
+        <v>623</v>
       </c>
       <c r="E168" t="s">
-        <v>676</v>
+        <v>624</v>
+      </c>
+      <c r="F168" t="s">
+        <v>36</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="H168" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="D169" t="s">
-        <v>675</v>
+        <v>623</v>
       </c>
       <c r="E169" t="s">
-        <v>676</v>
+        <v>624</v>
+      </c>
+      <c r="F169" t="s">
+        <v>625</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="H169" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="D170" t="s">
-        <v>683</v>
+        <v>623</v>
       </c>
       <c r="E170" t="s">
-        <v>684</v>
+        <v>624</v>
+      </c>
+      <c r="F170" t="s">
+        <v>625</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>685</v>
       </c>
       <c r="H170" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>687</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="D171" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E171" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="H171" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="D172" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E172" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="H172" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>99</v>
+        <v>22</v>
       </c>
       <c r="D173" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E173" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="H173" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>103</v>
+        <v>26</v>
       </c>
       <c r="D174" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E174" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="H174" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>119</v>
+        <v>30</v>
       </c>
       <c r="D175" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E175" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="H175" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="D176" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E176" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="H176" t="s">
-        <v>633</v>
+        <v>706</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>131</v>
+        <v>49</v>
       </c>
       <c r="D177" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
       <c r="E177" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="H177" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>135</v>
+        <v>17</v>
       </c>
       <c r="D178" t="s">
-        <v>683</v>
+        <v>711</v>
       </c>
       <c r="E178" t="s">
-        <v>684</v>
+        <v>712</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="H178" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>710</v>
+        <v>715</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>151</v>
+        <v>91</v>
       </c>
       <c r="D179" t="s">
-        <v>683</v>
+        <v>711</v>
       </c>
       <c r="E179" t="s">
-        <v>684</v>
+        <v>712</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>711</v>
+        <v>716</v>
       </c>
       <c r="H179" t="s">
-        <v>646</v>
+        <v>717</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>718</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>95</v>
+      </c>
+      <c r="D180" t="s">
+        <v>711</v>
+      </c>
+      <c r="E180" t="s">
         <v>712</v>
       </c>
-      <c r="B180" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G180" s="1" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="H180" t="s">
-        <v>637</v>
+        <v>720</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>160</v>
+        <v>99</v>
       </c>
       <c r="D181" t="s">
-        <v>683</v>
+        <v>711</v>
       </c>
       <c r="E181" t="s">
-        <v>684</v>
+        <v>712</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>715</v>
+        <v>722</v>
       </c>
       <c r="H181" t="s">
-        <v>640</v>
+        <v>723</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>164</v>
+        <v>103</v>
       </c>
       <c r="D182" t="s">
-        <v>683</v>
+        <v>711</v>
       </c>
       <c r="E182" t="s">
-        <v>684</v>
+        <v>712</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>717</v>
+        <v>725</v>
       </c>
       <c r="H182" t="s">
-        <v>643</v>
+        <v>726</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="D183" t="s">
-        <v>719</v>
+        <v>711</v>
       </c>
       <c r="E183" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>722</v>
+        <v>728</v>
       </c>
       <c r="H183" t="s">
-        <v>723</v>
+        <v>729</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>724</v>
+        <v>730</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>95</v>
+        <v>127</v>
       </c>
       <c r="D184" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E184" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="H184" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>99</v>
+        <v>131</v>
       </c>
       <c r="D185" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E185" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="H185" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>111</v>
+        <v>135</v>
       </c>
       <c r="D186" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E186" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="H186" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>115</v>
+        <v>151</v>
       </c>
       <c r="D187" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E187" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="H187" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>127</v>
+        <v>156</v>
       </c>
       <c r="D188" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E188" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="H188" t="s">
-        <v>692</v>
+        <v>744</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>131</v>
+        <v>160</v>
       </c>
       <c r="D189" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E189" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>741</v>
+        <v>746</v>
       </c>
       <c r="H189" t="s">
-        <v>742</v>
+        <v>747</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>743</v>
+        <v>748</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>196</v>
+        <v>164</v>
       </c>
       <c r="D190" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E190" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>744</v>
+        <v>749</v>
       </c>
       <c r="H190" t="s">
-        <v>698</v>
+        <v>750</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>200</v>
+        <v>237</v>
       </c>
       <c r="D191" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E191" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>746</v>
+        <v>752</v>
       </c>
       <c r="H191" t="s">
-        <v>747</v>
+        <v>753</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>221</v>
+        <v>245</v>
       </c>
       <c r="D192" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E192" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="H192" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>225</v>
+        <v>257</v>
       </c>
       <c r="D193" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E193" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="H193" t="s">
-        <v>750</v>
+        <v>668</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>753</v>
+        <v>759</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>229</v>
+        <v>274</v>
       </c>
       <c r="D194" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E194" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>754</v>
+        <v>760</v>
       </c>
       <c r="H194" t="s">
-        <v>755</v>
+        <v>761</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>756</v>
+        <v>762</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="D195" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E195" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>757</v>
+        <v>763</v>
       </c>
       <c r="H195" t="s">
-        <v>758</v>
+        <v>764</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>759</v>
+        <v>765</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="D196" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E196" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>760</v>
+        <v>766</v>
       </c>
       <c r="H196" t="s">
-        <v>761</v>
+        <v>674</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>241</v>
+        <v>295</v>
       </c>
       <c r="D197" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E197" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="H197" t="s">
-        <v>761</v>
+        <v>680</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>245</v>
+        <v>303</v>
       </c>
       <c r="D198" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E198" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>765</v>
+        <v>770</v>
       </c>
       <c r="H198" t="s">
-        <v>766</v>
+        <v>683</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>249</v>
+        <v>324</v>
       </c>
       <c r="D199" t="s">
-        <v>725</v>
+        <v>711</v>
       </c>
       <c r="E199" t="s">
-        <v>726</v>
+        <v>712</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="H199" t="s">
-        <v>766</v>
+        <v>686</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
         <v>10</v>
       </c>
       <c r="D200" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="E200" t="s">
-        <v>771</v>
+        <v>775</v>
+      </c>
+      <c r="F200" t="s">
+        <v>776</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>772</v>
+        <v>777</v>
       </c>
       <c r="H200" t="s">
-        <v>773</v>
+        <v>778</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>774</v>
+        <v>779</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>17</v>
+        <v>95</v>
       </c>
       <c r="D201" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E201" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F201" t="s">
+        <v>782</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="H201" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>22</v>
+        <v>99</v>
       </c>
       <c r="D202" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E202" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F202" t="s">
+        <v>776</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="H202" t="s">
-        <v>779</v>
+        <v>787</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>788</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>111</v>
+      </c>
+      <c r="D203" t="s">
         <v>780</v>
       </c>
-      <c r="B203" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E203" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F203" t="s">
+        <v>782</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>781</v>
+        <v>789</v>
       </c>
       <c r="H203" t="s">
-        <v>782</v>
+        <v>790</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>783</v>
+        <v>791</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="D204" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E204" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F204" t="s">
+        <v>776</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>784</v>
+        <v>792</v>
       </c>
       <c r="H204" t="s">
-        <v>785</v>
+        <v>793</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>786</v>
+        <v>794</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>35</v>
+        <v>127</v>
       </c>
       <c r="D205" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E205" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F205" t="s">
+        <v>782</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="H205" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="D206" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E206" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F206" t="s">
+        <v>782</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>790</v>
+        <v>798</v>
       </c>
       <c r="H206" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>791</v>
+        <v>800</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>44</v>
+        <v>196</v>
       </c>
       <c r="D207" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E207" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F207" t="s">
+        <v>782</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>792</v>
+        <v>801</v>
       </c>
       <c r="H207" t="s">
-        <v>793</v>
+        <v>802</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>794</v>
+        <v>803</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>635</v>
+        <v>200</v>
       </c>
       <c r="D208" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E208" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F208" t="s">
+        <v>782</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>795</v>
+        <v>804</v>
       </c>
       <c r="H208" t="s">
-        <v>796</v>
+        <v>805</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>797</v>
+        <v>806</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>49</v>
+        <v>204</v>
       </c>
       <c r="D209" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E209" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F209" t="s">
+        <v>776</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="H209" t="s">
-        <v>799</v>
+        <v>694</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>800</v>
+        <v>808</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>53</v>
+        <v>208</v>
       </c>
       <c r="D210" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E210" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F210" t="s">
+        <v>782</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>801</v>
+        <v>809</v>
       </c>
       <c r="H210" t="s">
-        <v>802</v>
+        <v>694</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>58</v>
+        <v>212</v>
       </c>
       <c r="D211" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E211" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F211" t="s">
+        <v>782</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="H211" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>62</v>
+        <v>217</v>
       </c>
       <c r="D212" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E212" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F212" t="s">
+        <v>776</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>807</v>
+        <v>814</v>
       </c>
       <c r="H212" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>809</v>
+        <v>815</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>66</v>
+        <v>221</v>
       </c>
       <c r="D213" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E213" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F213" t="s">
+        <v>782</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>810</v>
+        <v>816</v>
       </c>
       <c r="H213" t="s">
-        <v>811</v>
+        <v>817</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>812</v>
+        <v>818</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>70</v>
+        <v>225</v>
       </c>
       <c r="D214" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E214" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F214" t="s">
+        <v>776</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>813</v>
+        <v>819</v>
       </c>
       <c r="H214" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>75</v>
+        <v>229</v>
       </c>
       <c r="D215" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E215" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F215" t="s">
+        <v>782</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="H215" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>79</v>
+        <v>233</v>
       </c>
       <c r="D216" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E216" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F216" t="s">
+        <v>776</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="H216" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>821</v>
+        <v>826</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>83</v>
+        <v>237</v>
       </c>
       <c r="D217" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E217" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F217" t="s">
+        <v>782</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>822</v>
+        <v>827</v>
       </c>
       <c r="H217" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>87</v>
+        <v>241</v>
       </c>
       <c r="D218" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E218" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F218" t="s">
+        <v>776</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="H218" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>91</v>
+        <v>245</v>
       </c>
       <c r="D219" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E219" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F219" t="s">
+        <v>782</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
       <c r="H219" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>95</v>
+        <v>249</v>
       </c>
       <c r="D220" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E220" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F220" t="s">
+        <v>776</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="H220" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>99</v>
+        <v>311</v>
       </c>
       <c r="D221" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E221" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F221" t="s">
+        <v>782</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="H221" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>103</v>
+        <v>320</v>
       </c>
       <c r="D222" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E222" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F222" t="s">
+        <v>782</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="H222" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>107</v>
+        <v>324</v>
       </c>
       <c r="D223" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E223" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F223" t="s">
+        <v>776</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="H223" t="s">
-        <v>841</v>
+        <v>650</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>111</v>
+        <v>332</v>
       </c>
       <c r="D224" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E224" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F224" t="s">
+        <v>776</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="H224" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>115</v>
+        <v>336</v>
       </c>
       <c r="D225" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E225" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F225" t="s">
+        <v>782</v>
       </c>
       <c r="G225" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H225" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>119</v>
+        <v>348</v>
       </c>
       <c r="D226" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E226" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F226" t="s">
+        <v>782</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="H226" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>852</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>352</v>
+      </c>
+      <c r="D227" t="s">
+        <v>780</v>
+      </c>
+      <c r="E227" t="s">
+        <v>781</v>
+      </c>
+      <c r="F227" t="s">
+        <v>776</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H227" t="s">
         <v>851</v>
-      </c>
-[...16 lines deleted...]
-        <v>853</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>854</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>127</v>
+        <v>400</v>
       </c>
       <c r="D228" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E228" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F228" t="s">
+        <v>782</v>
       </c>
       <c r="G228" s="1" t="s">
         <v>855</v>
       </c>
       <c r="H228" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>857</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>404</v>
+      </c>
+      <c r="D229" t="s">
+        <v>780</v>
+      </c>
+      <c r="E229" t="s">
+        <v>781</v>
+      </c>
+      <c r="F229" t="s">
+        <v>776</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H229" t="s">
         <v>856</v>
-      </c>
-[...16 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>859</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>135</v>
+        <v>501</v>
       </c>
       <c r="D230" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E230" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F230" t="s">
+        <v>776</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>860</v>
       </c>
       <c r="H230" t="s">
-        <v>861</v>
+        <v>662</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>861</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>505</v>
+      </c>
+      <c r="D231" t="s">
+        <v>780</v>
+      </c>
+      <c r="E231" t="s">
+        <v>781</v>
+      </c>
+      <c r="F231" t="s">
+        <v>782</v>
+      </c>
+      <c r="G231" s="1" t="s">
         <v>862</v>
       </c>
-      <c r="B231" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H231" t="s">
-        <v>861</v>
+        <v>662</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>863</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>517</v>
+      </c>
+      <c r="D232" t="s">
+        <v>780</v>
+      </c>
+      <c r="E232" t="s">
+        <v>781</v>
+      </c>
+      <c r="F232" t="s">
+        <v>782</v>
+      </c>
+      <c r="G232" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="B232" t="s">
-[...11 lines deleted...]
-      <c r="G232" s="1" t="s">
+      <c r="H232" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>866</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>521</v>
+      </c>
+      <c r="D233" t="s">
+        <v>780</v>
+      </c>
+      <c r="E233" t="s">
+        <v>781</v>
+      </c>
+      <c r="F233" t="s">
+        <v>776</v>
+      </c>
+      <c r="G233" s="1" t="s">
         <v>867</v>
       </c>
-      <c r="B233" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H233" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>868</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>541</v>
+      </c>
+      <c r="D234" t="s">
+        <v>780</v>
+      </c>
+      <c r="E234" t="s">
+        <v>781</v>
+      </c>
+      <c r="F234" t="s">
+        <v>776</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H234" t="s">
         <v>870</v>
-      </c>
-[...16 lines deleted...]
-        <v>873</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>874</v>
+        <v>871</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>151</v>
+        <v>546</v>
       </c>
       <c r="D235" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E235" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F235" t="s">
+        <v>782</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="H235" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>156</v>
+        <v>567</v>
       </c>
       <c r="D236" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E236" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F236" t="s">
+        <v>782</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="H236" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>160</v>
+        <v>575</v>
       </c>
       <c r="D237" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E237" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F237" t="s">
+        <v>782</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="H237" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>164</v>
+        <v>579</v>
       </c>
       <c r="D238" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E238" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F238" t="s">
+        <v>776</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="H238" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>168</v>
+        <v>583</v>
       </c>
       <c r="D239" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E239" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F239" t="s">
+        <v>782</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="H239" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
-        <v>889</v>
+        <v>884</v>
       </c>
       <c r="B240" t="s">
         <v>9</v>
       </c>
       <c r="C240" t="s">
-        <v>172</v>
+        <v>587</v>
       </c>
       <c r="D240" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E240" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F240" t="s">
+        <v>782</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>890</v>
+        <v>885</v>
       </c>
       <c r="H240" t="s">
-        <v>891</v>
+        <v>886</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>892</v>
+        <v>887</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>176</v>
+        <v>888</v>
       </c>
       <c r="D241" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E241" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F241" t="s">
+        <v>782</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="H241" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>180</v>
+        <v>892</v>
       </c>
       <c r="D242" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E242" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F242" t="s">
+        <v>782</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>896</v>
+        <v>893</v>
       </c>
       <c r="H242" t="s">
-        <v>897</v>
+        <v>683</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>184</v>
+        <v>895</v>
       </c>
       <c r="D243" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E243" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F243" t="s">
+        <v>776</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="H243" t="s">
-        <v>900</v>
+        <v>683</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>188</v>
+        <v>898</v>
       </c>
       <c r="D244" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E244" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F244" t="s">
+        <v>782</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="H244" t="s">
-        <v>903</v>
+        <v>709</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>192</v>
+        <v>901</v>
       </c>
       <c r="D245" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E245" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F245" t="s">
+        <v>776</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
       <c r="H245" t="s">
-        <v>906</v>
+        <v>709</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>196</v>
+        <v>904</v>
       </c>
       <c r="D246" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E246" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F246" t="s">
+        <v>782</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>908</v>
+        <v>905</v>
       </c>
       <c r="H246" t="s">
-        <v>909</v>
+        <v>686</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>200</v>
+        <v>907</v>
       </c>
       <c r="D247" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="E247" t="s">
-        <v>771</v>
+        <v>781</v>
+      </c>
+      <c r="F247" t="s">
+        <v>776</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
       <c r="H247" t="s">
-        <v>912</v>
+        <v>686</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>909</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>10</v>
+      </c>
+      <c r="D248" t="s">
+        <v>910</v>
+      </c>
+      <c r="E248" t="s">
+        <v>911</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H248" t="s">
         <v>913</v>
-      </c>
-[...16 lines deleted...]
-        <v>915</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>914</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>17</v>
+      </c>
+      <c r="D249" t="s">
+        <v>910</v>
+      </c>
+      <c r="E249" t="s">
+        <v>911</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H249" t="s">
         <v>916</v>
-      </c>
-[...16 lines deleted...]
-        <v>918</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>917</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>22</v>
+      </c>
+      <c r="D250" t="s">
+        <v>910</v>
+      </c>
+      <c r="E250" t="s">
+        <v>911</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H250" t="s">
         <v>919</v>
-      </c>
-[...16 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D251" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="E251" t="s">
+        <v>911</v>
+      </c>
+      <c r="G251" s="1" t="s">
         <v>921</v>
       </c>
-      <c r="G251" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H251" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D252" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="E252" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="H252" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="D253" t="s">
-        <v>931</v>
+        <v>910</v>
       </c>
       <c r="E253" t="s">
-        <v>932</v>
+        <v>911</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>933</v>
+        <v>927</v>
       </c>
       <c r="H253" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>934</v>
+        <v>929</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D254" t="s">
-        <v>935</v>
+        <v>910</v>
       </c>
       <c r="E254" t="s">
-        <v>936</v>
+        <v>911</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>308</v>
+        <v>930</v>
       </c>
       <c r="H254" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>938</v>
+        <v>932</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D255" t="s">
-        <v>939</v>
+        <v>910</v>
       </c>
       <c r="E255" t="s">
-        <v>940</v>
+        <v>911</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>941</v>
+        <v>933</v>
       </c>
       <c r="H255" t="s">
-        <v>942</v>
+        <v>934</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>17</v>
+        <v>648</v>
       </c>
       <c r="D256" t="s">
-        <v>939</v>
+        <v>910</v>
       </c>
       <c r="E256" t="s">
-        <v>940</v>
+        <v>911</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>944</v>
+        <v>936</v>
       </c>
       <c r="H256" t="s">
-        <v>945</v>
+        <v>937</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>946</v>
+        <v>938</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D257" t="s">
+        <v>910</v>
+      </c>
+      <c r="E257" t="s">
+        <v>911</v>
+      </c>
+      <c r="G257" s="1" t="s">
         <v>939</v>
       </c>
-      <c r="E257" t="s">
+      <c r="H257" t="s">
         <v>940</v>
-      </c>
-[...4 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>949</v>
+        <v>941</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D258" t="s">
-        <v>939</v>
+        <v>910</v>
       </c>
       <c r="E258" t="s">
-        <v>940</v>
+        <v>911</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>950</v>
+        <v>942</v>
       </c>
       <c r="H258" t="s">
-        <v>951</v>
+        <v>943</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D259" t="s">
-        <v>939</v>
+        <v>910</v>
       </c>
       <c r="E259" t="s">
-        <v>940</v>
+        <v>911</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="H259" t="s">
-        <v>954</v>
+        <v>946</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>955</v>
+        <v>947</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D260" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="E260" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
       <c r="H260" t="s">
-        <v>957</v>
+        <v>951</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>958</v>
+        <v>952</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D261" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="E261" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>959</v>
+        <v>953</v>
       </c>
       <c r="H261" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="D262" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="E262" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>962</v>
+        <v>956</v>
       </c>
       <c r="H262" t="s">
-        <v>963</v>
+        <v>957</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>964</v>
+        <v>958</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>635</v>
+        <v>26</v>
       </c>
       <c r="D263" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="E263" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
       <c r="H263" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D264" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="E264" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>968</v>
+        <v>962</v>
       </c>
       <c r="H264" t="s">
-        <v>969</v>
+        <v>963</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>970</v>
+        <v>964</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="D265" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="E265" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>971</v>
+        <v>965</v>
       </c>
       <c r="H265" t="s">
-        <v>972</v>
+        <v>928</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>973</v>
+        <v>966</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="D266" t="s">
-        <v>939</v>
+        <v>948</v>
       </c>
       <c r="E266" t="s">
-        <v>940</v>
+        <v>949</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="H266" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>976</v>
+        <v>969</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="D267" t="s">
-        <v>977</v>
+        <v>948</v>
       </c>
       <c r="E267" t="s">
-        <v>978</v>
+        <v>949</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>979</v>
+        <v>970</v>
       </c>
       <c r="H267" t="s">
-        <v>980</v>
+        <v>971</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>981</v>
+        <v>972</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>17</v>
+        <v>648</v>
       </c>
       <c r="D268" t="s">
-        <v>977</v>
+        <v>948</v>
       </c>
       <c r="E268" t="s">
-        <v>978</v>
+        <v>949</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>982</v>
+        <v>973</v>
       </c>
       <c r="H268" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="D269" t="s">
+        <v>948</v>
+      </c>
+      <c r="E269" t="s">
+        <v>949</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H269" t="s">
         <v>977</v>
-      </c>
-[...7 lines deleted...]
-        <v>986</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>987</v>
+        <v>978</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="D270" t="s">
-        <v>977</v>
+        <v>948</v>
       </c>
       <c r="E270" t="s">
-        <v>978</v>
+        <v>949</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>988</v>
+        <v>979</v>
       </c>
       <c r="H270" t="s">
-        <v>989</v>
+        <v>980</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>990</v>
+        <v>981</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="D271" t="s">
-        <v>977</v>
+        <v>948</v>
       </c>
       <c r="E271" t="s">
-        <v>978</v>
+        <v>949</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>991</v>
+        <v>982</v>
       </c>
       <c r="H271" t="s">
-        <v>992</v>
+        <v>983</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>993</v>
+        <v>984</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D272" t="s">
-        <v>977</v>
+        <v>985</v>
       </c>
       <c r="E272" t="s">
-        <v>978</v>
+        <v>986</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>994</v>
+        <v>987</v>
       </c>
       <c r="H272" t="s">
-        <v>957</v>
+        <v>988</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>995</v>
+        <v>989</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D273" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="E273" t="s">
-        <v>978</v>
+        <v>991</v>
+      </c>
+      <c r="F273" t="s">
+        <v>776</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="H273" t="s">
-        <v>997</v>
-[...137 lines deleted...]
-        <v>1017</v>
+        <v>993</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -10611,56 +10571,50 @@
     <hyperlink ref="G249" r:id="rId248"/>
     <hyperlink ref="G250" r:id="rId249"/>
     <hyperlink ref="G251" r:id="rId250"/>
     <hyperlink ref="G252" r:id="rId251"/>
     <hyperlink ref="G253" r:id="rId252"/>
     <hyperlink ref="G254" r:id="rId253"/>
     <hyperlink ref="G255" r:id="rId254"/>
     <hyperlink ref="G256" r:id="rId255"/>
     <hyperlink ref="G257" r:id="rId256"/>
     <hyperlink ref="G258" r:id="rId257"/>
     <hyperlink ref="G259" r:id="rId258"/>
     <hyperlink ref="G260" r:id="rId259"/>
     <hyperlink ref="G261" r:id="rId260"/>
     <hyperlink ref="G262" r:id="rId261"/>
     <hyperlink ref="G263" r:id="rId262"/>
     <hyperlink ref="G264" r:id="rId263"/>
     <hyperlink ref="G265" r:id="rId264"/>
     <hyperlink ref="G266" r:id="rId265"/>
     <hyperlink ref="G267" r:id="rId266"/>
     <hyperlink ref="G268" r:id="rId267"/>
     <hyperlink ref="G269" r:id="rId268"/>
     <hyperlink ref="G270" r:id="rId269"/>
     <hyperlink ref="G271" r:id="rId270"/>
     <hyperlink ref="G272" r:id="rId271"/>
     <hyperlink ref="G273" r:id="rId272"/>
-    <hyperlink ref="G274" r:id="rId273"/>
-[...4 lines deleted...]
-    <hyperlink ref="G279" r:id="rId278"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>