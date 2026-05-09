--- v1 (2026-03-21)
+++ v2 (2026-05-09)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="381" uniqueCount="195">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -156,50 +156,113 @@
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1153/ind_007-2026.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que, através do setor competente da municipalidade, estude a possibilidade e a viabilidade de providenciar cadeiras de rodas, andadores e outros equipamentos de apoio, destinados ao empréstimo gratuito à população que deles necessite.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Sandra Dias Prestes</t>
   </si>
   <si>
     <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1158/ind_008-2026_sandra.pdf</t>
   </si>
   <si>
     <t>Indica à Senhora Prefeita que, através do setor competente da municipalidade, estude a possibilidade e a viabilidade de criação de duas vagas de ponto de táxi na Avenida Ivo Jangada, em frente à Rodoviária Municipal ou em suas proximidades.</t>
   </si>
   <si>
+    <t>1188</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1188/ind_009-2026_maristela.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita que, através do setor competente da municipalidade, estude a possibilidade e a viabilidade de implantar, no município de Imbaú/PR, grupos de apoio destinados às famílias de crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>1189</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>José Rocha Teixeira</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1189/ind_010-22026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita que, através do setor competente da municipalidade, estude a possibilidade e a viabilidade de realizar a implantação de faixas de pedestres em todo o centro do município de Imbaú/PR, com urgência, especialmente na Avenida Ivo Jangada.</t>
+  </si>
+  <si>
+    <t>1190</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1190/ind_011-22026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita que, através do setor competente da municipalidade, estude a possibilidade e a viabilidade de realizar a instalação de bebedouros com água gelada e natural na Rodoviária Municipal de Imbaú/PR.</t>
+  </si>
+  <si>
+    <t>1191</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1191/ind_012-22026_jose.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita que, através do setor competente da municipalidade, estude a possibilidade e a viabilidade de realizar a implantação de redutor de velocidade do tipo faixa de pedestres elevada na Rua Clodoaldo Carneiro, no bairro Imbauzinho.</t>
+  </si>
+  <si>
+    <t>1192</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao_013.2026_valdir.pdf</t>
+  </si>
+  <si>
+    <t>Indica à Senhora Prefeita que, através do setor competente da municipalidade, estude a possibilidade e a viabilidade de disponibilizar um veículo específico para o transporte de crianças com Transtorno do Espectro Autista (TEA) e/ou deficiência física, para consultas e atendimentos fora do município de Imbaú/PR.</t>
+  </si>
+  <si>
     <t>1154</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MDIR</t>
   </si>
   <si>
     <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1154/pl_001_de_2026.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Auxiliar de Serviços Gerais e altera os Anexos 1, 3 e 4 da Lei Municipal nº 598, de 27 de setembro de 2018 (Plano de Cargos, Carreira e Vencimentos da Câmara Municipal de Imbaú), e dá outras providências.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_002_de_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajustamento do valor do Auxílio-Alimentação previsto na Lei nº 2, de 15 de março de 2024.</t>
@@ -207,213 +270,375 @@
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>Valdir Aparecido da Luz, Sandra Dias Prestes</t>
   </si>
   <si>
     <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1156/projeto_de_lei_3_de_2026.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do Município de Imbaú ao senhor Alcino Ataíde Mendes Batista.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>Sandra Dias Prestes, Valdir Aparecido da Luz</t>
   </si>
   <si>
     <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_4_de_2026.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Honorário do Município de Imbaú ao senhor Carlos Alberto Gebrim Preto – "Beto Preto".</t>
   </si>
   <si>
+    <t>1174</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1174/pll_5_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recomposição de vencimentos, salários e da Gratificação por Exercício Especial (GEE), prevista no artigo 32 do Plano de Cargos, Carreiras e Vencimentos dos servidores públicos da Câmara Municipal de Imbaú-PR, abrangendo servidores efetivos e comissionados. Além disso, dá nova redação ao artigo 32-A da Lei Municipal nº 598, de 27 de setembro de 2018, que consolida e atualiza o referido plano de cargos, carreiras e vencimentos da Câmara Municipal de Imbaú-PR.</t>
+  </si>
+  <si>
+    <t>1199</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1199/pll_6.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do artigo 4º da Lei nº 125 de 10 de Dezembro de 2004, conforme especifica</t>
+  </si>
+  <si>
+    <t>1200</t>
+  </si>
+  <si>
+    <t>Alex Sandro de  Oliveira</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1200/pll_7.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Parlamento Jovem no âmbito do Município de Imbaú, estado do Paraná e dá outras providências.</t>
+  </si>
+  <si>
     <t>1145</t>
   </si>
   <si>
     <t>PRL</t>
   </si>
   <si>
     <t>Projeto de Resolução do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1145/projeto_de_resolucao_1_de_2026.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar como especifica</t>
   </si>
   <si>
+    <t>1194</t>
+  </si>
+  <si>
+    <t>DLIC</t>
+  </si>
+  <si>
+    <t>Dispensa de Licitação</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1194/dispensa_de_licitacao_01_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>CONTRATAÇÃO DIRETA DE EMPRESA ESPECIALIZADA PARA CONFECÇÃO DE MATERIAIS INSTITUCIONAIS DA CÂMARA MUNICIPAL DE IMBAÚ, NOS TERMOS DO ART. 75, INCISO II, DA LEI FEDERAL Nº 14.133/2021. ITENS: 14 TÍTULOS DE CIDADÃO HONORÁRIO, 09 BROCHES PARA VEREADORES, 51 LETRAS EM ACM E 01 BRASÃO DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>1193</t>
+  </si>
+  <si>
+    <t>CONT</t>
+  </si>
+  <si>
+    <t>Contratos</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1193/contrato_01_de_2026.pdf</t>
+  </si>
+  <si>
     <t>1138</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Dayane Sovinski</t>
   </si>
   <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1138/pl_executivo_no_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Departamento de Compras e Licitações no âmbito da estrutura organizacional da Secretaria Municipal de Administração e define suas competências</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1161/pl_executivo_no_2.pdf</t>
+  </si>
+  <si>
+    <t>Cria o cargo de provimento em comissão de Analista de Compras, Licitações e Contratos, vincula-o ao Departamento de Compras e Licitações da Secretaria Municipal de Administração, estabelece sua carga horária, símbolo, vencimento-base e atribuições, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1159/pl_executivo_no_3.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo III da Lei Municipal nº 407/2011 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1160/pl_executivo_no_4.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do cargo em comissão de Coordenador Social do Serviço de Convivência e Fortalecimento de Vínculos (SCFV), no âmbito da Secretaria Municipal de Assistência Social, altera o Anexo I da Lei Municipal nº 140/2005 e dá outras providências</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1162/pl_executivo_no_5.pdf</t>
+  </si>
+  <si>
+    <t>Institui o novo Programa de Recuperação Fiscal do Município de Imbaú – REFIS/2026, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1163/pl_executivo_no_6.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do cargo de provimento efetivo de Pedagogo, no âmbito da Secretaria Municipal de Assistência Social, altera o Anexo II da Lei Municipal nº 140/2005 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1164/pl_executivo_no_7.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 677, de 9 de setembro de 2021, que dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher e do Fundo Municipal dos Direitos da Mulher, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1165/pl_executivo_no_8.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 140/2005, que institui o Plano de Cargos, Carreira e Vencimentos dos Servidores Públicos Municipais, e a Lei nº 862/2025, que cria a Secretaria Municipal da Mulher, para criar cargos em comissão no âmbito da Secretaria Municipal da Mulher e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1166/pl_executivo_no_9.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 140/2005, que institui o Plano de Cargos, Carreira e Vencimentos dos Servidores Públicos Municipais, e a Lei nº 836/2025, que cria a Secretaria Municipal de Turismo, para criar cargos em comissão no âmbito da Secretaria Municipal de Turismo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1167/pl_executivo_no_10.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a autorização à Chefe do Poder Executivo Municipal para conceder reajuste de vencimento ao cargo de Auxiliar Administrativo, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1168/pl_executivo_no_11.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Incentivo às Organizações Sociais e estabelece outras providências.</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1169/pl_executivo_no_12.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a recomposição de vencimentos e salários dos servidores municipais efetivos, comissionados, agentes políticos, temporários e conselheiros tutelares; altera os Anexos II e III da Lei Municipal nº 140/2005; altera a Lei Municipal nº 518/2015; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1170</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1170/pl_executivo_no_13.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo IV da Lei Municipal nº 140, de 15 de dezembro de 2005, que dispõe sobre o Plano de Cargos, Carreira e Vencimentos dos Servidores Públicos Municipais de Imbaú, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1171</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1171/pl_executivo_no_14.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a celebrar termo de cooperação com a Associação de Pais e Amigos dos Excepcionais – APAE de Imbaú e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1172</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1172/pl_executivo_no_15.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Anexo II da Lei Municipal nº 140/2005, para dispor sobre a criação de cargos de psicólogo e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1173</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1173/pl_executivo_no_16.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Apadrinhamento Afetivo de Crianças e Adolescentes – Padrinhos e Madrinhas do Coração, no âmbito do Município de Imbaú, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1175</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
     <t>http://sapl.imbau.pr.leg.br/media/</t>
   </si>
   <si>
-    <t>Institui o Departamento de Compras e Licitações no âmbito da estrutura organizacional da Secretaria Municipal de Administração e define suas competências</t>
-[...113 lines deleted...]
-    <t>Institui o Programa de Apadrinhamento Afetivo de Crianças e Adolescentes – Padrinhos e Madrinhas do Coração, no âmbito do Município de Imbaú, e dá outras providências.</t>
+    <t>Autoriza o Poder Executivo Municipal a realizar a desapropriação e efetuar o pagamento correspondente aos proprietários dos imóveis mencionados.</t>
+  </si>
+  <si>
+    <t>1176</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos em comissão no âmbito da Secretaria Municipal de Saúde, altera o Anexo I da Lei Municipal nº 140/2005 e estabelece outras providências.</t>
+  </si>
+  <si>
+    <t>1177</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do cargo em comissão de Coordenador de Obras e Viação, no âmbito da Secretaria Municipal de Obras e Viação, altera o Anexo I da Lei Municipal nº 140/2005 e estabelece outras providências.</t>
+  </si>
+  <si>
+    <t>1180</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação do Plano Municipal de Gestão Integrada de Resíduos Sólidos (PMGIRS) do Município de Imbaú-PR, em conformidade com a Lei Federal nº 12.305, de 2 de agosto de 2010, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>1197</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1197/projeto_de_lei_22.26_-_convenio_para_o_esporte..pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a Chefe do Poder Executivo Municipal a proceder à abertura de créditos adicionais especiais, ao orçamento do exercício de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>DEL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
     <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1144/decreto_legislativo_1_de_2026.pdf</t>
   </si>
   <si>
     <t>Aprova a Prestação de Contas do Poder Executivo Municipal relativas ao Exercício Financeiro de 2022</t>
+  </si>
+  <si>
+    <t>1198</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1198/decreto_legislativo_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>Aprova com aporte de ressalvas a prestação de contas do Poder Executivo Municipal, relativas ao exercício financeiro de 2023.</t>
+  </si>
+  <si>
+    <t>1179</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento de Providências</t>
+  </si>
+  <si>
+    <t>http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1179/requerimento_de_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento de Providências de um cidadão destinado a Câmara Municipal de Imbaú.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -717,68 +942,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1140/ind_001-2026_fabaiana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1141/ind_002-2026_valdir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1142/ind_003-2026_valdir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1143/ind_004-2026_renilda.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1152/ind_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1151/ind_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1153/ind_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1158/ind_008-2026_sandra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1154/pl_001_de_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_002_de_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1156/projeto_de_lei_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_4_de_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1145/projeto_de_resolucao_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1144/decreto_legislativo_1_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1140/ind_001-2026_fabaiana.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1141/ind_002-2026_valdir.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1142/ind_003-2026_valdir.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1143/ind_004-2026_renilda.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1152/ind_005-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1151/ind_006-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1153/ind_007-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1158/ind_008-2026_sandra.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1188/ind_009-2026_maristela.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1189/ind_010-22026_jose.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1190/ind_011-22026_jose.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1191/ind_012-22026_jose.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1192/indicacao_013.2026_valdir.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1154/pl_001_de_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1155/pl_002_de_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1156/projeto_de_lei_3_de_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1157/projeto_de_lei_4_de_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1174/pll_5_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1199/pll_6.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1200/pll_7.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1145/projeto_de_resolucao_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1194/dispensa_de_licitacao_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1193/contrato_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1138/pl_executivo_no_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1161/pl_executivo_no_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1159/pl_executivo_no_3.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1160/pl_executivo_no_4.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1162/pl_executivo_no_5.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1163/pl_executivo_no_6.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1164/pl_executivo_no_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1165/pl_executivo_no_8.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1166/pl_executivo_no_9.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1167/pl_executivo_no_10.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1168/pl_executivo_no_11.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1169/pl_executivo_no_12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1170/pl_executivo_no_13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1171/pl_executivo_no_14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1172/pl_executivo_no_15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1173/pl_executivo_no_16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1197/projeto_de_lei_22.26_-_convenio_para_o_esporte..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1144/decreto_legislativo_1_de_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1198/decreto_legislativo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.imbau.pr.leg.br/media/sapl/public/materialegislativa/2026/1179/requerimento_de_providencias.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H31"/>
+  <dimension ref="A1:H48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="248.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -979,646 +1204,1096 @@
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>45</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
+        <v>32</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>53</v>
+      </c>
+      <c r="D11" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>54</v>
-      </c>
-[...13 lines deleted...]
-        <v>51</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>63</v>
       </c>
       <c r="H13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E15" t="s">
         <v>71</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>72</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>17</v>
       </c>
       <c r="D16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" t="s">
         <v>71</v>
       </c>
-      <c r="E16" t="s">
+      <c r="F16" t="s">
         <v>72</v>
       </c>
-      <c r="F16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G16" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>22</v>
       </c>
       <c r="D17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" t="s">
         <v>71</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>26</v>
       </c>
       <c r="D18" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" t="s">
         <v>71</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E19" t="s">
         <v>71</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
         <v>72</v>
       </c>
-      <c r="F19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>74</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>36</v>
       </c>
       <c r="D20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" t="s">
         <v>71</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="H20" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" t="s">
         <v>71</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>73</v>
+        <v>93</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="H21" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>88</v>
+        <v>96</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>97</v>
       </c>
       <c r="E22" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" t="s">
         <v>72</v>
       </c>
-      <c r="F22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>74</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>71</v>
+        <v>102</v>
       </c>
       <c r="E23" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>103</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>74</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>94</v>
+        <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>71</v>
+        <v>107</v>
       </c>
       <c r="E24" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>108</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>74</v>
+        <v>109</v>
       </c>
       <c r="H24" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="E25" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="F25" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="H25" t="s">
-        <v>98</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>99</v>
+        <v>116</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="F26" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>74</v>
+        <v>117</v>
       </c>
       <c r="H26" t="s">
-        <v>101</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="F27" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>74</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>104</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>105</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>106</v>
+        <v>26</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="E28" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="F28" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>107</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="D29" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="F29" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="H29" t="s">
-        <v>110</v>
+        <v>127</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D30" t="s">
         <v>111</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="E30" t="s">
         <v>112</v>
       </c>
-      <c r="D30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F30" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>74</v>
+        <v>129</v>
       </c>
       <c r="H30" t="s">
-        <v>113</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>114</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" t="s">
+        <v>111</v>
+      </c>
+      <c r="E31" t="s">
+        <v>112</v>
+      </c>
+      <c r="F31" t="s">
+        <v>113</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H31" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>134</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" t="s">
+        <v>111</v>
+      </c>
+      <c r="E32" t="s">
+        <v>112</v>
+      </c>
+      <c r="F32" t="s">
+        <v>113</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H32" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>137</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>49</v>
+      </c>
+      <c r="D33" t="s">
+        <v>111</v>
+      </c>
+      <c r="E33" t="s">
+        <v>112</v>
+      </c>
+      <c r="F33" t="s">
+        <v>113</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H33" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>140</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" t="s">
+        <v>111</v>
+      </c>
+      <c r="E34" t="s">
+        <v>112</v>
+      </c>
+      <c r="F34" t="s">
+        <v>113</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H34" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>143</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>58</v>
+      </c>
+      <c r="D35" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35" t="s">
+        <v>112</v>
+      </c>
+      <c r="F35" t="s">
+        <v>113</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H35" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>146</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>62</v>
+      </c>
+      <c r="D36" t="s">
+        <v>111</v>
+      </c>
+      <c r="E36" t="s">
+        <v>112</v>
+      </c>
+      <c r="F36" t="s">
+        <v>113</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H36" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>149</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>66</v>
+      </c>
+      <c r="D37" t="s">
+        <v>111</v>
+      </c>
+      <c r="E37" t="s">
+        <v>112</v>
+      </c>
+      <c r="F37" t="s">
+        <v>113</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
+        <v>111</v>
+      </c>
+      <c r="E38" t="s">
+        <v>112</v>
+      </c>
+      <c r="F38" t="s">
+        <v>113</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H38" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>156</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>157</v>
+      </c>
+      <c r="D39" t="s">
+        <v>111</v>
+      </c>
+      <c r="E39" t="s">
+        <v>112</v>
+      </c>
+      <c r="F39" t="s">
+        <v>113</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H39" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>160</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>161</v>
+      </c>
+      <c r="D40" t="s">
+        <v>111</v>
+      </c>
+      <c r="E40" t="s">
+        <v>112</v>
+      </c>
+      <c r="F40" t="s">
+        <v>113</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H40" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>164</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>165</v>
+      </c>
+      <c r="D41" t="s">
+        <v>111</v>
+      </c>
+      <c r="E41" t="s">
+        <v>112</v>
+      </c>
+      <c r="F41" t="s">
+        <v>113</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H41" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>168</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>169</v>
+      </c>
+      <c r="D42" t="s">
+        <v>111</v>
+      </c>
+      <c r="E42" t="s">
+        <v>112</v>
+      </c>
+      <c r="F42" t="s">
+        <v>113</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H42" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>171</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>172</v>
+      </c>
+      <c r="D43" t="s">
+        <v>111</v>
+      </c>
+      <c r="E43" t="s">
+        <v>112</v>
+      </c>
+      <c r="F43" t="s">
+        <v>113</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>174</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>175</v>
+      </c>
+      <c r="D44" t="s">
+        <v>111</v>
+      </c>
+      <c r="E44" t="s">
+        <v>112</v>
+      </c>
+      <c r="F44" t="s">
+        <v>113</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H44" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>177</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>178</v>
+      </c>
+      <c r="D45" t="s">
+        <v>111</v>
+      </c>
+      <c r="E45" t="s">
+        <v>112</v>
+      </c>
+      <c r="F45" t="s">
+        <v>113</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H45" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>181</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>10</v>
       </c>
-      <c r="D31" t="s">
-[...12 lines deleted...]
-        <v>119</v>
+      <c r="D46" t="s">
+        <v>182</v>
+      </c>
+      <c r="E46" t="s">
+        <v>183</v>
+      </c>
+      <c r="F46" t="s">
+        <v>184</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H46" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>187</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D47" t="s">
+        <v>182</v>
+      </c>
+      <c r="E47" t="s">
+        <v>183</v>
+      </c>
+      <c r="F47" t="s">
+        <v>184</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H47" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" t="s">
+        <v>191</v>
+      </c>
+      <c r="E48" t="s">
+        <v>192</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H48" t="s">
+        <v>194</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>